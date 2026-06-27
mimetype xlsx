--- v0 (2026-05-10)
+++ v1 (2026-06-27)
@@ -18,54 +18,54 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="SENAI_Dados de Infraestrutura" r:id="rId3" sheetId="1"/>
     <sheet name="SENAI_Detalhamento Fixas" r:id="rId4" sheetId="2"/>
     <sheet name="SENAI_Detalhamento Móveis" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="58">
   <si>
     <t>TRANSPARÊNCIA SENAI</t>
   </si>
   <si>
     <t xml:space="preserve">Data de Emissão: </t>
   </si>
   <si>
-    <t>10/05/2026</t>
-[...2 lines deleted...]
-    <t>13:41:53</t>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>22:01:06</t>
   </si>
   <si>
     <t xml:space="preserve">Data de Publicação: </t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>19:45:06</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Dados de Infraestrutura</t>
     </r>
     <r>
       <t xml:space="preserve"> - 2023</t>
     </r>
   </si>
   <si>
     <r>