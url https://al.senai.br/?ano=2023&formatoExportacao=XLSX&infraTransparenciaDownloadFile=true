--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -18,54 +18,54 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="SENAI_Dados de Infraestrutura" r:id="rId3" sheetId="1"/>
     <sheet name="SENAI_Detalhamento Fixas" r:id="rId4" sheetId="2"/>
     <sheet name="SENAI_Detalhamento Móveis" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="58">
   <si>
     <t>TRANSPARÊNCIA SENAI</t>
   </si>
   <si>
     <t xml:space="preserve">Data de Emissão: </t>
   </si>
   <si>
-    <t>26/06/2026</t>
-[...2 lines deleted...]
-    <t>22:01:06</t>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>04:42:04</t>
   </si>
   <si>
     <t xml:space="preserve">Data de Publicação: </t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>19:45:06</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Dados de Infraestrutura</t>
     </r>
     <r>
       <t xml:space="preserve"> - 2023</t>
     </r>
   </si>
   <si>
     <r>