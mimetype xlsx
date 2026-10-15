--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -18,54 +18,54 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="SENAI_Dados de Infraestrutura" r:id="rId3" sheetId="1"/>
     <sheet name="SENAI_Detalhamento Fixas" r:id="rId4" sheetId="2"/>
     <sheet name="SENAI_Detalhamento Móveis" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="58">
   <si>
     <t>TRANSPARÊNCIA SENAI</t>
   </si>
   <si>
     <t xml:space="preserve">Data de Emissão: </t>
   </si>
   <si>
-    <t>11/08/2026</t>
-[...2 lines deleted...]
-    <t>04:42:04</t>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>00:26:26</t>
   </si>
   <si>
     <t xml:space="preserve">Data de Publicação: </t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>19:45:06</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Dados de Infraestrutura</t>
     </r>
     <r>
       <t xml:space="preserve"> - 2023</t>
     </r>
   </si>
   <si>
     <r>