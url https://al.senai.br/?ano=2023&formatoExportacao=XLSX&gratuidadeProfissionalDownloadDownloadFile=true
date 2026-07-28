--- v0 (2026-06-01)
+++ v1 (2026-07-28)
@@ -486,60 +486,60 @@
       <c r="F1" s="2" t="inlineStr"/>
       <c r="G1" s="2" t="inlineStr"/>
       <c r="H1" s="2" t="inlineStr"/>
       <c r="I1" s="2" t="inlineStr"/>
       <c r="J1" s="1" t="inlineStr"/>
       <c r="K1" s="1" t="inlineStr"/>
       <c r="L1" s="1" t="inlineStr"/>
       <c r="M1" s="1" t="inlineStr"/>
       <c r="N1" s="1" t="inlineStr"/>
       <c r="O1" s="1" t="inlineStr"/>
       <c r="P1" s="1" t="inlineStr"/>
     </row>
     <row r="2" customHeight="1" ht="15">
       <c r="A2" s="1" t="inlineStr"/>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Data de Emissão: </t>
           </r>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr"/>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">31/05/2026</t>
+            <t xml:space="preserve">28/07/2026</t>
           </r>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr"/>
       <c r="F2" s="4" t="inlineStr"/>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">23:23:12</t>
+            <t xml:space="preserve">15:16:08</t>
           </r>
         </is>
       </c>
       <c r="H2" s="5" t="inlineStr"/>
       <c r="I2" s="5" t="inlineStr"/>
       <c r="J2" s="1" t="inlineStr"/>
       <c r="K2" s="1" t="inlineStr"/>
       <c r="L2" s="1" t="inlineStr"/>
       <c r="M2" s="1" t="inlineStr"/>
       <c r="N2" s="1" t="inlineStr"/>
       <c r="O2" s="1" t="inlineStr"/>
       <c r="P2" s="1" t="inlineStr"/>
     </row>
     <row r="3" customHeight="1" ht="15">
       <c r="A3" s="1" t="inlineStr"/>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Data de Publicação: </t>
           </r>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr"/>
       <c r="D3" s="6" t="inlineStr">
         <is>