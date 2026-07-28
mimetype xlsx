--- v1 (2026-07-28)
+++ v2 (2026-07-28)
@@ -495,51 +495,51 @@
       <c r="O1" s="1" t="inlineStr"/>
       <c r="P1" s="1" t="inlineStr"/>
     </row>
     <row r="2" customHeight="1" ht="15">
       <c r="A2" s="1" t="inlineStr"/>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Data de Emissão: </t>
           </r>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr"/>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">28/07/2026</t>
           </r>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr"/>
       <c r="F2" s="4" t="inlineStr"/>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">15:16:08</t>
+            <t xml:space="preserve">16:20:49</t>
           </r>
         </is>
       </c>
       <c r="H2" s="5" t="inlineStr"/>
       <c r="I2" s="5" t="inlineStr"/>
       <c r="J2" s="1" t="inlineStr"/>
       <c r="K2" s="1" t="inlineStr"/>
       <c r="L2" s="1" t="inlineStr"/>
       <c r="M2" s="1" t="inlineStr"/>
       <c r="N2" s="1" t="inlineStr"/>
       <c r="O2" s="1" t="inlineStr"/>
       <c r="P2" s="1" t="inlineStr"/>
     </row>
     <row r="3" customHeight="1" ht="15">
       <c r="A3" s="1" t="inlineStr"/>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Data de Publicação: </t>
           </r>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr"/>
       <c r="D3" s="6" t="inlineStr">
         <is>