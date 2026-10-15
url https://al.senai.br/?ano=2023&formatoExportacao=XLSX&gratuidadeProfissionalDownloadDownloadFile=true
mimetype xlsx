--- v2 (2026-07-28)
+++ v3 (2026-10-15)
@@ -486,60 +486,60 @@
       <c r="F1" s="2" t="inlineStr"/>
       <c r="G1" s="2" t="inlineStr"/>
       <c r="H1" s="2" t="inlineStr"/>
       <c r="I1" s="2" t="inlineStr"/>
       <c r="J1" s="1" t="inlineStr"/>
       <c r="K1" s="1" t="inlineStr"/>
       <c r="L1" s="1" t="inlineStr"/>
       <c r="M1" s="1" t="inlineStr"/>
       <c r="N1" s="1" t="inlineStr"/>
       <c r="O1" s="1" t="inlineStr"/>
       <c r="P1" s="1" t="inlineStr"/>
     </row>
     <row r="2" customHeight="1" ht="15">
       <c r="A2" s="1" t="inlineStr"/>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Data de Emissão: </t>
           </r>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr"/>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">28/07/2026</t>
+            <t xml:space="preserve">15/10/2026</t>
           </r>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr"/>
       <c r="F2" s="4" t="inlineStr"/>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">16:20:49</t>
+            <t xml:space="preserve">01:52:33</t>
           </r>
         </is>
       </c>
       <c r="H2" s="5" t="inlineStr"/>
       <c r="I2" s="5" t="inlineStr"/>
       <c r="J2" s="1" t="inlineStr"/>
       <c r="K2" s="1" t="inlineStr"/>
       <c r="L2" s="1" t="inlineStr"/>
       <c r="M2" s="1" t="inlineStr"/>
       <c r="N2" s="1" t="inlineStr"/>
       <c r="O2" s="1" t="inlineStr"/>
       <c r="P2" s="1" t="inlineStr"/>
     </row>
     <row r="3" customHeight="1" ht="15">
       <c r="A3" s="1" t="inlineStr"/>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Data de Publicação: </t>
           </r>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr"/>
       <c r="D3" s="6" t="inlineStr">
         <is>