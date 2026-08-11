--- v0 (2026-06-20)
+++ v1 (2026-08-11)
@@ -14,54 +14,54 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Informes de fiscalização" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="9">
   <si>
     <t>Transparência SENAI</t>
   </si>
   <si>
     <t>Data de Emissão</t>
   </si>
   <si>
-    <t>20/06/2026</t>
-[...2 lines deleted...]
-    <t>03:56:11</t>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>03:48:48</t>
   </si>
   <si>
     <t>Informe De Fiscalização</t>
   </si>
   <si>
     <t>SENAI-AL</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Fonte</t>
     </r>
     <r>
       <t>: Senai AL</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>