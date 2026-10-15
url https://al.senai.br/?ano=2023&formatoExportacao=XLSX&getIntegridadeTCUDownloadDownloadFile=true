--- v1 (2026-08-11)
+++ v2 (2026-10-15)
@@ -14,54 +14,54 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Informes de fiscalização" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="9">
   <si>
     <t>Transparência SENAI</t>
   </si>
   <si>
     <t>Data de Emissão</t>
   </si>
   <si>
-    <t>11/08/2026</t>
-[...2 lines deleted...]
-    <t>03:48:48</t>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>23:31:33</t>
   </si>
   <si>
     <t>Informe De Fiscalização</t>
   </si>
   <si>
     <t>SENAI-AL</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Fonte</t>
     </r>
     <r>
       <t>: Senai AL</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>