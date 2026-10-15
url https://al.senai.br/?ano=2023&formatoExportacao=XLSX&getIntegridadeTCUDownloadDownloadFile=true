--- v2 (2026-10-15)
+++ v3 (2026-10-15)
@@ -14,54 +14,54 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Informes de fiscalização" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="9">
   <si>
     <t>Transparência SENAI</t>
   </si>
   <si>
     <t>Data de Emissão</t>
   </si>
   <si>
-    <t>14/10/2026</t>
-[...2 lines deleted...]
-    <t>23:31:33</t>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>00:24:49</t>
   </si>
   <si>
     <t>Informe De Fiscalização</t>
   </si>
   <si>
     <t>SENAI-AL</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Fonte</t>
     </r>
     <r>
       <t>: Senai AL</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>