--- v0 (2026-05-30)
+++ v1 (2026-08-11)
@@ -6,101 +6,107 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="SENAI" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="135">
   <si>
     <t>TRANSPARÊNCIA SENAI</t>
   </si>
   <si>
-    <t>Data de Emissão: 30/05/2026 12:14:15</t>
+    <t>Data de Emissão: 11/08/2026 03:50:16</t>
   </si>
   <si>
     <t>Data de Publicação: 01/01/2023 11:00:00</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11.0"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>Estrutura Remuneratória</t>
     </r>
     <r>
       <t xml:space="preserve"> - 2023</t>
     </r>
   </si>
   <si>
     <t>SENAI-AL</t>
   </si>
   <si>
     <t>Cargos</t>
   </si>
   <si>
     <t>Ponto Inicial (R$)</t>
   </si>
   <si>
     <t>Ponto Final (R$)</t>
   </si>
   <si>
     <t>Nº de Empregados</t>
   </si>
   <si>
+    <t>Adicionais Possíveis</t>
+  </si>
+  <si>
     <t>ESPECIALISTA EM MEDICINA DO TRABALHO; ESPECIALISTA EM MEDICINA; ESPECIALISTA EM DIREITO</t>
   </si>
   <si>
     <t>25.373</t>
   </si>
   <si>
     <t>45.892</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>ADVOGADO MASTER</t>
   </si>
   <si>
     <t>22.893</t>
   </si>
   <si>
     <t>41.408</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>SUPERINTENDENTE; DIRETOR REGIONAL</t>
   </si>
   <si>
     <t>21.650</t>
   </si>
   <si>
     <t>39.158</t>
   </si>
   <si>
     <t>MÉDICO DO TRABALHO MASTER; MÉDICO MASTER</t>
   </si>
   <si>
     <t>18.386</t>
@@ -411,135 +417,124 @@
   <si>
     <t>SERVENTE</t>
   </si>
   <si>
     <t>ASSISTENTE COMERCIAL I; AUXILIAR DE MANUTENÇÃO; AUXILIAR DE SERVIÇOS GERAIS; JARDINEIRO; PORTEIRO. AUXILIAR DE APOIO.</t>
   </si>
   <si>
     <t>1.283</t>
   </si>
   <si>
     <t>2.320</t>
   </si>
   <si>
     <t>APRENDIZ; JOVEM APRENDIZ</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>INSTRUTOR HORISTA; PROFESSOR HORISTA</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t xml:space="preserve">Fonte: </t>
-[...8 lines deleted...]
-    <t>É considerado adicional de remuneração o adicional por tempo de serviço. As possibilidades crescimento na carreira são: mérito e promoção. O Diretor Regional do SENAI é também Superintendente do SESI e percebe, pelas duas funções, salário único que é rateado entre as duas casas</t>
+    <t>Fonte: 
+Senai - AL</t>
+  </si>
+  <si>
+    <t>Notas: 
+É considerado adicional de remuneração o adicional por tempo de serviço. As possibilidades crescimento na carreira são: mérito e promoção. O Diretor Regional do SENAI é também Superintendente do SESI e percebe, pelas duas funções, salário único que é rateado entre as duas casas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...8 lines deleted...]
-      <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill patternType="none">
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="22"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
+      <alignment wrapText="true" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
@@ -727,662 +722,768 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true"/>
-[...5 lines deleted...]
-      <alignment wrapText="true"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
+      <alignment wrapText="true" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true">
+      <alignment wrapText="true" vertical="top"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D51"/>
+  <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="255.0" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="16.34765625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="15.3671875" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="17.5078125" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="18.85546875" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="0">
         <v>2</v>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" t="s" s="0">
+    <row r="5" ht="15.0" customHeight="true">
+      <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D7" s="2" t="s">
         <v>8</v>
       </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="2" t="s">
+      <c r="A8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="C8" s="3" t="s">
         <v>12</v>
       </c>
+      <c r="D8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="9">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="E10" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...17 lines deleted...]
-        <v>16</v>
+      <c r="E11" s="9" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="11" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="10" t="s">
+      <c r="A12" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="10" t="s">
-        <v>12</v>
+      <c r="B12" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="12" t="s">
+      <c r="A13" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="D13" s="12" t="s">
-        <v>12</v>
+      <c r="B13" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="15" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="14" t="s">
+      <c r="A14" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="D14" s="14" t="s">
-        <v>12</v>
+      <c r="B14" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="17" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="16" t="s">
+      <c r="A15" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="D15" s="16" t="s">
-        <v>12</v>
+      <c r="B15" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="19" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="18" t="s">
+      <c r="A16" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="D16" s="18" t="s">
-        <v>16</v>
+      <c r="B16" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="19" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="21" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="20" t="s">
+      <c r="A17" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="D17" s="20" t="s">
-        <v>16</v>
+      <c r="B17" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="23" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="22" t="s">
+      <c r="A18" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="D18" s="22" t="s">
-        <v>16</v>
+      <c r="B18" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="23" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="25" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="24" t="s">
+      <c r="A19" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="D19" s="24" t="s">
+      <c r="B19" s="25" t="s">
         <v>47</v>
       </c>
+      <c r="C19" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="25" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="20">
-      <c r="A20" s="27" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="26" t="s">
+      <c r="A20" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="29" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="E24" s="35" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="E25" s="37" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B27" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="43" t="s">
+        <v>80</v>
+      </c>
+      <c r="D28" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="48" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="47" t="s">
+        <v>88</v>
+      </c>
+      <c r="D30" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="49" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="49" t="s">
+        <v>91</v>
+      </c>
+      <c r="D31" s="49" t="s">
+        <v>92</v>
+      </c>
+      <c r="E31" s="49" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="52" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D32" s="51" t="s">
+        <v>94</v>
+      </c>
+      <c r="E32" s="51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="54" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="53" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="56" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="55" t="s">
+        <v>100</v>
+      </c>
+      <c r="C34" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="55" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="57" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="D35" s="57" t="s">
+        <v>104</v>
+      </c>
+      <c r="E35" s="57" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="60" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="59" t="s">
+        <v>106</v>
+      </c>
+      <c r="C36" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="D36" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="59" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="61" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" s="61" t="s">
+        <v>110</v>
+      </c>
+      <c r="D37" s="61" t="s">
+        <v>111</v>
+      </c>
+      <c r="E37" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="64" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="63" t="s">
+        <v>114</v>
+      </c>
+      <c r="D38" s="63" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="63" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="66" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="65" t="s">
+        <v>117</v>
+      </c>
+      <c r="D39" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="C20" s="26" t="s">
-[...52 lines deleted...]
-      <c r="B24" s="34" t="s">
+      <c r="E39" s="65" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="68" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="67" t="s">
+        <v>119</v>
+      </c>
+      <c r="C40" s="67" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" s="67" t="s">
+        <v>121</v>
+      </c>
+      <c r="E40" s="67" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="70" t="s">
+        <v>122</v>
+      </c>
+      <c r="B41" s="69" t="s">
+        <v>123</v>
+      </c>
+      <c r="C41" s="69" t="s">
+        <v>124</v>
+      </c>
+      <c r="D41" s="69" t="s">
         <v>62</v>
       </c>
-      <c r="C24" s="34" t="s">
-[...52 lines deleted...]
-      <c r="B28" s="42" t="s">
+      <c r="E41" s="69" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="B42" s="71" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="71" t="s">
+        <v>123</v>
+      </c>
+      <c r="D42" s="71" t="s">
+        <v>49</v>
+      </c>
+      <c r="E42" s="71" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="74" t="s">
+        <v>126</v>
+      </c>
+      <c r="B43" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C43" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="D43" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="E43" s="73" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="76" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="75" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" s="75" t="s">
+        <v>130</v>
+      </c>
+      <c r="D44" s="75" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="75" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="78" t="s">
+        <v>131</v>
+      </c>
+      <c r="B45" s="77" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" s="77" t="s">
+        <v>121</v>
+      </c>
+      <c r="D45" s="77" t="s">
         <v>77</v>
       </c>
-      <c r="C28" s="42" t="s">
-[...254 lines deleted...]
-    <row r="50">
+      <c r="E45" s="77" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" ht="30.0" customHeight="true">
+      <c r="A48" t="s" s="79">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" ht="45.0" customHeight="true">
       <c r="A50" t="s" s="80">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="A51" s="81" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>