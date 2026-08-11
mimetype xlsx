--- v0 (2026-05-30)
+++ v1 (2026-08-11)
@@ -1,1342 +1,1345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="CorpoTecnico.xlsx" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="434">
   <si>
     <t>Transparência SENAI</t>
   </si>
   <si>
-    <t>Data de emissão: 30/05/2026 12:13:32</t>
+    <t>Data de emissão: 11/08/2026 03:49:51</t>
   </si>
   <si>
     <t>Data de publicação: 01/01/2023 11:00:00</t>
   </si>
   <si>
     <t>Membros do Corpo Técnico - 2023</t>
   </si>
   <si>
     <t>Departamento Regional - SENAI-AL</t>
   </si>
   <si>
     <t>Nome dos Empregados</t>
   </si>
   <si>
+    <t>Cargos</t>
+  </si>
+  <si>
+    <t>WALTER DE MELO AURELIANO</t>
+  </si>
+  <si>
+    <t>WALKYRIA BENTO BERNARDES</t>
+  </si>
+  <si>
+    <t>WAGNER MELO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ADYJILLA ROBERTHA GOMES DA SILVA FERREIRA</t>
+  </si>
+  <si>
+    <t>ADRIANO NASCIMENTO OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ADRIANA MATOS CARDOSO</t>
+  </si>
+  <si>
+    <t>ADRIANA DE BARROS PEREIRA OMENA</t>
+  </si>
+  <si>
+    <t>ADRIAN RODRIGO VIEIRA COSTA</t>
+  </si>
+  <si>
+    <t>ADEMILDO COSTA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ALISSON SILVA DE MORAIS</t>
+  </si>
+  <si>
+    <t>ALISSON SANDES LIMA</t>
+  </si>
+  <si>
+    <t>ALINE SILVA DE ALCANTARA MOTA</t>
+  </si>
+  <si>
+    <t>ALINE ESPINDOLA VIEIRA DA CRUZ</t>
+  </si>
+  <si>
+    <t>ALEXSSANDRO ARAUJO SANTOS</t>
+  </si>
+  <si>
+    <t>ALEXSANDRO ALVES MARTINS</t>
+  </si>
+  <si>
+    <t>ALEXANDRO COSTA SILVA JUNIOR</t>
+  </si>
+  <si>
+    <t>ALEXANDRE HENRIQUE LOPES BARBOSA CRUZ</t>
+  </si>
+  <si>
+    <t>ALEXANDRE CRUZ DE VASCONCELOS</t>
+  </si>
+  <si>
+    <t>ALEX SANDRO GOMES DE ALMEIDA FREITAS</t>
+  </si>
+  <si>
+    <t>ALEX ROSENDO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>ALESSANDRA LIMA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>AISLAN GALDINO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>AILTON SILVA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>AGEVAL RODRIGUES DORIA</t>
+  </si>
+  <si>
+    <t>ARTHUR BARBOSA VIANA DA ROCHA</t>
+  </si>
+  <si>
+    <t>ARIANE MARIA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>ARIANA DA SILVA BARROS</t>
+  </si>
+  <si>
+    <t>APARECIDO BATISTA DA SILVA</t>
+  </si>
+  <si>
+    <t>ANTONIO PEREIRA LOPES NETO</t>
+  </si>
+  <si>
+    <t>ANTONIO MARCOS BARBOZA DA SILVA SEGUNDO</t>
+  </si>
+  <si>
+    <t>ANTONIO DOS SANTOS RAMOS</t>
+  </si>
+  <si>
+    <t>ANTONIO DELMIRO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>ANTONIO ANCELMO DE CERQUEIRA NETO</t>
+  </si>
+  <si>
+    <t>ANNE CAROLINE ALBUQUERQUE DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ANGELICA VERONICA DA SILVA SANTOS</t>
+  </si>
+  <si>
+    <t>ANDREW LUCAS SOUZA BARBOSA</t>
+  </si>
+  <si>
+    <t>ANDRESSA SOUZA GALVAO</t>
+  </si>
+  <si>
+    <t>ANDREA PATRICIA BEZERRA ALVES FERNANDES</t>
+  </si>
+  <si>
+    <t>ANDRE NASCIMENTO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>ANDRE MENDONÇA FERNANDES DA SILVA</t>
+  </si>
+  <si>
+    <t>ANDRE LEONCIO DA SILVA LIMA</t>
+  </si>
+  <si>
+    <t>ANDRE JOSE GALINDO</t>
+  </si>
+  <si>
+    <t>ANDRE FRANCISCO DE ARAUJO SILVA</t>
+  </si>
+  <si>
+    <t>ANDRE BARROS FLORENCIO</t>
+  </si>
+  <si>
+    <t>ANDERSON WENDEL ADELINO DA SILVA</t>
+  </si>
+  <si>
+    <t>ANDERSON RUFINO BARBOSA</t>
+  </si>
+  <si>
+    <t>ANDERSON DA SILVA SANTOS</t>
+  </si>
+  <si>
+    <t>ANA PAULA PEREIRA</t>
+  </si>
+  <si>
+    <t>ANA PAULA DA CONCEIÇAO LIMA</t>
+  </si>
+  <si>
+    <t>ANA MARIA BARRETO LUZ</t>
+  </si>
+  <si>
+    <t>ANA CRISTINA DA SILVA SANTOS BOMFIM</t>
+  </si>
+  <si>
+    <t>ANA CLAUDIA MACEDO DE BRITO VASCONCELOS</t>
+  </si>
+  <si>
+    <t>ANA CAROLINA DA SILVA MEDEIROS</t>
+  </si>
+  <si>
+    <t>AMANDA DUE FAGUNDES DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>ALYNE MARCIA CARNAUBA BALBINO</t>
+  </si>
+  <si>
+    <t>EDUARDO MONTEIRO CERQUEIRA</t>
+  </si>
+  <si>
+    <t>EDUARDO BRUNO NUNES SANTOS</t>
+  </si>
+  <si>
+    <t>EDSON ADELSON DA SILVA</t>
+  </si>
+  <si>
+    <t>EDNILSON TERTO LINS</t>
+  </si>
+  <si>
+    <t>EDMILSON DE MENEZES DIAS</t>
+  </si>
+  <si>
+    <t>EDJANNE FERREIRA SANTOS</t>
+  </si>
+  <si>
+    <t>EDJANE DA SILVA SANTANA</t>
+  </si>
+  <si>
+    <t>EDIVAN ALVES DO NASCIMENTO JUNIOR</t>
+  </si>
+  <si>
+    <t>EDELSON RUMAO DE MENDONCA</t>
+  </si>
+  <si>
+    <t>DJALMA MENDONCA MAIA NOBRE</t>
+  </si>
+  <si>
+    <t>DIOCENIO ELIAS JUNIOR</t>
+  </si>
+  <si>
+    <t>DILYANNE FERREIRA TAVARES</t>
+  </si>
+  <si>
+    <t>DIEGO URSULINO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>DAYSE OLIVEIRA DA SILVA FARIAS</t>
+  </si>
+  <si>
+    <t>DAVI WALISSON FERREIRA</t>
+  </si>
+  <si>
+    <t>DARLAN CARLOS DA SILVA NASCIMENTO</t>
+  </si>
+  <si>
+    <t>DANIELLA COSTA DE MIRANDA</t>
+  </si>
+  <si>
+    <t>DANIELE BARBOSA PAULINO DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>DANIELA DE ARAUJO FREITAS GAIA</t>
+  </si>
+  <si>
+    <t>DANIEL DA SILVA GOMES</t>
+  </si>
+  <si>
+    <t>DAMARES SANTOS DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>CYNTHIA MONIQUE DA SILVA GAMA</t>
+  </si>
+  <si>
+    <t>CRISTOVAO VICENTE BEZERRA*</t>
+  </si>
+  <si>
+    <t>CRISTINE GONÇALVES BARBOSA</t>
+  </si>
+  <si>
+    <t>CRISTIANE VIEIRA LIMA</t>
+  </si>
+  <si>
+    <t>CRISTIANE MORGADO DE MELO</t>
+  </si>
+  <si>
+    <t>CRISTIANA CANDIDO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>CLEVERTON REIS ARAUJO</t>
+  </si>
+  <si>
+    <t>CLEITON RODRIGO BUARQUE SILVA</t>
+  </si>
+  <si>
+    <t>CLAYTON DA ROCHA BARBOSA</t>
+  </si>
+  <si>
+    <t>CLAUDIA PATRICIA ALBUQUERQUE DE ARAUJO</t>
+  </si>
+  <si>
+    <t>CLAUDIA BEATRIZ LOPES ALMEIDA</t>
+  </si>
+  <si>
+    <t>CLAUDENOR ARCANJO DOS SANTOS NETTO</t>
+  </si>
+  <si>
+    <t>CLAUDEMIR FRANCISCO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>CLAUDEFESSON ALEX SILVA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>CLAILTON VITAL DEOLINDO</t>
+  </si>
+  <si>
+    <t>CICERO RONALDO DE SIQUEIRA JUNIOR</t>
+  </si>
+  <si>
+    <t>CHAVELE LEILA MARQUES DA SILVA BARBOSA</t>
+  </si>
+  <si>
+    <t>CHARLES ANDERSON DE OLIVEIRA ALENCAR</t>
+  </si>
+  <si>
+    <t>CAUA RUDA FERNANDES GOMES</t>
+  </si>
+  <si>
+    <t>CAROLINE SIMOES GONCALVES CASTILHO</t>
+  </si>
+  <si>
+    <t>CAROLINA ROMARIZ PONTES</t>
+  </si>
+  <si>
+    <t>CAROLINA GIULIANA DA SILVA DE MELO</t>
+  </si>
+  <si>
+    <t>CARLOS WILTON FONSECA VASCONCELOS DE ARAUJO</t>
+  </si>
+  <si>
+    <t>CARLOS JOSE VICENTE GODOI</t>
+  </si>
+  <si>
+    <t>CARLOS HENRIQUE JOAZEIRO ARRUDA DE CARVALHO</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO PIMENTEL DE ALENCAR</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO DO NASCIMENTO ARAUJO</t>
+  </si>
+  <si>
+    <t>CARLOS EDUARDO DE ALBUQUERQUE VASCONCELOS JUNIOR</t>
+  </si>
+  <si>
+    <t>CARLOS DAVID VERAS SILVER</t>
+  </si>
+  <si>
+    <t>CARLOS DANIEL CARNEIRO DA SILVA</t>
+  </si>
+  <si>
+    <t>CARLOS ALBERTO PACHECO PAES</t>
+  </si>
+  <si>
+    <t>CAMILA NAVARRO PAULINO</t>
+  </si>
+  <si>
+    <t>CAHYO DANIEL DA COSTA BARBOSA</t>
+  </si>
+  <si>
+    <t>BRUNO RAPHAEL FERREIRA DE PORTELA MATOS</t>
+  </si>
+  <si>
+    <t>BRUNO MATHEUS TEIXEIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>BRUNO GOMES DE BARROS FILHO</t>
+  </si>
+  <si>
+    <t>BRUNO CANAVARRO OSORIO DE BARROS</t>
+  </si>
+  <si>
+    <t>BRUNA MOREIRA DE ARAUJO</t>
+  </si>
+  <si>
+    <t>BIANCA MARIA DE ALMEIDA BARCA</t>
+  </si>
+  <si>
+    <t>BEATRIZ DE LIMA SILVA</t>
+  </si>
+  <si>
+    <t>BARTOLOMEU PEREIRA VIEIRA</t>
+  </si>
+  <si>
+    <t>BARBARA ALEXANDRINA BRANDAO VILELA BASTOS</t>
+  </si>
+  <si>
+    <t>AYMINA NATHANA BRANDAO MADEIRO SCALA</t>
+  </si>
+  <si>
+    <t>ATAHUALPA BASTOS LELIS</t>
+  </si>
+  <si>
+    <t>ARTHUR MIGUEL BARROS RODRIGUES</t>
+  </si>
+  <si>
+    <t>ARTHUR DAVID RODRIGUES DE SOUZA</t>
+  </si>
+  <si>
+    <t>LEONARDO HENRIQUE DOS ANJOS SANTOS</t>
+  </si>
+  <si>
+    <t>LEONALDO PEDRO DE OLIVEIRA NETO</t>
+  </si>
+  <si>
+    <t>LEILANE CONCEICAO DA SILVA LIRA</t>
+  </si>
+  <si>
+    <t>LEDA AMERICO DE MACEDO</t>
+  </si>
+  <si>
+    <t>LEANDRO CICERO DA SILVA</t>
+  </si>
+  <si>
+    <t>LAURA LUIZA ASSIS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>LAUANNY RODRIGUES BARRETO</t>
+  </si>
+  <si>
+    <t>LARISSA CASADO DE LIMA</t>
+  </si>
+  <si>
+    <t>LAIS AUTO DE ALBUQUERQUE</t>
+  </si>
+  <si>
+    <t>LAILTON OLIVEIRA SOUZA**</t>
+  </si>
+  <si>
+    <t>KLEDSON OLIVEIRA SILVA</t>
+  </si>
+  <si>
+    <t>KLEBER JEAN LEITE DOS SANTOS</t>
+  </si>
+  <si>
+    <t>KELLY EMANUELE DE BARROS ACIOLI</t>
+  </si>
+  <si>
+    <t>KAYE TUANN VIEIRA DE HOLANDA</t>
+  </si>
+  <si>
+    <t>KARINA EUCLIDES DA SILVA</t>
+  </si>
+  <si>
+    <t>KAREN MARIA RAMOS MONTENEGRO</t>
+  </si>
+  <si>
+    <t>KAIQUE DIEGO DE ALMEIDA SANTOS</t>
+  </si>
+  <si>
+    <t>KAIO DIOGO DE ALMEIDA SANTOS</t>
+  </si>
+  <si>
+    <t>JULLYO CESAR BRANDAO DA SILVA</t>
+  </si>
+  <si>
+    <t>JULLYANA JOVELINA OLIVEIRA</t>
+  </si>
+  <si>
+    <t>JULIO CESAR MARTINS CALHEIROS</t>
+  </si>
+  <si>
+    <t>JULIO CESAR DE ARAUJO SANTOS</t>
+  </si>
+  <si>
+    <t>JULIO AUGUSTO ZORZAL DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JULIANNE LOPES CORREIA</t>
+  </si>
+  <si>
+    <t>JOYCE ARIANA DOS SANTOS SILVA</t>
+  </si>
+  <si>
+    <t>JOSUEL DE ALBUQUERQUE SOUZA</t>
+  </si>
+  <si>
+    <t>JOSIVAN JOAQUIM SANTOS</t>
+  </si>
+  <si>
+    <t>JOSEMAR FEITOSA PIMENTEL</t>
+  </si>
+  <si>
+    <t>JOSE VANDESON CORREIA DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE TIAGO FERREIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE SEBASTIAO ARCANJO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JOSE RICARDO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JOSE PASTORA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JOSE MARTINS DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE MARCOS DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JOSE LUIS BEZERRA DA SILVA FILHO</t>
+  </si>
+  <si>
+    <t>JOSE LUCAS VIANA VERCOSA</t>
+  </si>
+  <si>
+    <t>JOSE JARBAS DOS SANTOS ALCANTARA JUNIOR</t>
+  </si>
+  <si>
+    <t>JOSE JAIRO SILVA</t>
+  </si>
+  <si>
+    <t>JOSE FERNANDO DO NASCIMENTO*</t>
+  </si>
+  <si>
+    <t>JOSE EDVALDO LIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE CLAUDIO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JOSE CICERO VICENTE</t>
+  </si>
+  <si>
+    <t>JOSE CICERO DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE CARLOS DA SILVA JUNIOR</t>
+  </si>
+  <si>
+    <t>JOSE BERNARDO DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE AILTON DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE ADELSON DE MELO OLIVEIRA</t>
+  </si>
+  <si>
+    <t>JOSE ADAGNON MOREIRA LIMA JUNIOR</t>
+  </si>
+  <si>
+    <t>JORGE SANTOS TORRES</t>
+  </si>
+  <si>
+    <t>JORGE LUIZ DIAS CAMPOS</t>
+  </si>
+  <si>
+    <t>JONATHAS LEVI MACIEL LIMA RAMOS</t>
+  </si>
+  <si>
+    <t>JOEL RODRIGUES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JOBSON PINHEIRO DE MORAES</t>
+  </si>
+  <si>
+    <t>JOAS ROCHA GALVAO DE LIMA</t>
+  </si>
+  <si>
+    <t>JOAO PAULO MOREIRA LINS SILVA</t>
+  </si>
+  <si>
+    <t>JOAO PAIXAO DA SILVA JUNIOR</t>
+  </si>
+  <si>
+    <t>JOAO GUILHERME SILVA CABRAL</t>
+  </si>
+  <si>
+    <t>JOAO BOSCO RODRIGUES DE ALMEIDA FILHO</t>
+  </si>
+  <si>
+    <t>JOAO BEZERRA DE MELO FILHO</t>
+  </si>
+  <si>
+    <t>JOAO ANTONIO ALVES SA</t>
+  </si>
+  <si>
+    <t>JHONAS WELLINGTON DA SILVA VICENTE</t>
+  </si>
+  <si>
+    <t>JESSICA DANTAS ASSUNCAO</t>
+  </si>
+  <si>
+    <t>JEHOVANISSI DE ARAUJO REGO BARROS</t>
+  </si>
+  <si>
+    <t>JEFFERSON GONÇALO DA SILVA</t>
+  </si>
+  <si>
+    <t>JASMYNE TENORIO DA SILVA</t>
+  </si>
+  <si>
+    <t>JARDEL BARROS DA FONSECA</t>
+  </si>
+  <si>
+    <t>JANIRA CORDEIRO DE FRANCA</t>
+  </si>
+  <si>
+    <t>JAMESON MELO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>JAMERSON SOUZA DA GRACA</t>
+  </si>
+  <si>
+    <t>JAMERSON MACENA NUNES</t>
+  </si>
+  <si>
+    <t>JALISSON FERNANDES DE MESSIAS FARIAS</t>
+  </si>
+  <si>
+    <t>JAIRO FERREIRA DA COSTA JUNIOR</t>
+  </si>
+  <si>
+    <t>JACKSON ROCHA DA COSTA</t>
+  </si>
+  <si>
+    <t>JABSON MENDONÇA MELO</t>
+  </si>
+  <si>
+    <t>IZAIAS ETELVINO DE SOUSA</t>
+  </si>
+  <si>
+    <t>IZABELLE MORGANA DE LIMA GUEDES</t>
+  </si>
+  <si>
+    <t>IVANILDA INACIO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>ITALO FRANCISCO DOS SANTOS SILVA</t>
+  </si>
+  <si>
+    <t>ISRAEL CARVALHO ROCHA</t>
+  </si>
+  <si>
+    <t>ISABELLE CRISTINA DOS SANTOS FERREIRA</t>
+  </si>
+  <si>
+    <t>IGOR GOMES ALVES</t>
+  </si>
+  <si>
+    <t>ICARO MYCHEL GOMES LEITE DE SA</t>
+  </si>
+  <si>
+    <t>HUGO SOARES SANTOS</t>
+  </si>
+  <si>
+    <t>HUGO MATHEUS TARGINO DE AZEVEDO</t>
+  </si>
+  <si>
+    <t>HERCILIO JOSE DE ALENCAR JUNIOR</t>
+  </si>
+  <si>
+    <t>HENRIQUE SERGIO EMERY DE ANDRADE</t>
+  </si>
+  <si>
+    <t>HENRIQUE ARAUJO FERREIRA</t>
+  </si>
+  <si>
+    <t>HELDER SILVA MARANHAO JUNIOR</t>
+  </si>
+  <si>
+    <t>GUSTAVO SALGUEIRO DE AZEVEDO</t>
+  </si>
+  <si>
+    <t>GUSTAVO FERREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>GLEYSON PEREIRA BORGES</t>
+  </si>
+  <si>
+    <t>GLEYBES RALDYSTONNE DOS SANTOS SILVA</t>
+  </si>
+  <si>
+    <t>GIZELIA MARIA DOS SANTOS SILVA**</t>
+  </si>
+  <si>
+    <t>GIVANILDO LIMA DO NASCIMENTO JUNIOR</t>
+  </si>
+  <si>
+    <t>GIRLAINE CUNHA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>GILVAN PORFIRIO DA SILVA NETO</t>
+  </si>
+  <si>
+    <t>GILVAN HENRIQUE SANTOS DA SILVA</t>
+  </si>
+  <si>
+    <t>GERMANO DA PAZ</t>
+  </si>
+  <si>
+    <t>GENILSON FERREIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>GABRIELA RIBEIRO BEZERRA BARELLA</t>
+  </si>
+  <si>
+    <t>GABRIELA DE FREITAS CAVALCANTE</t>
+  </si>
+  <si>
+    <t>GABRIEL RAMOS CARDOSO DE LIMA</t>
+  </si>
+  <si>
+    <t>GABRIEL HENRIQUE DE OLIVEIRA ALVES</t>
+  </si>
+  <si>
+    <t>GABRIEL BEIRAO BRANDAO</t>
+  </si>
+  <si>
+    <t>GABRIEL ARAUJO FERREIRA</t>
+  </si>
+  <si>
+    <t>FRANCISCO GRECA CAVALCANTI</t>
+  </si>
+  <si>
+    <t>FRANCISCO AIRTON BASTOS SILVA FILHO</t>
+  </si>
+  <si>
+    <t>FLORISE FERREIRA DE LIMA GUIMARAES</t>
+  </si>
+  <si>
+    <t>FLAVIO ANDRE DE SOUZA SANTOS</t>
+  </si>
+  <si>
+    <t>FLAVIA SILVA BANDEIRA BARBOSA</t>
+  </si>
+  <si>
+    <t>FERNANDO JOSE RAMOS MACIAS</t>
+  </si>
+  <si>
+    <t>FERNANDO JOSE DOS SANTOS</t>
+  </si>
+  <si>
+    <t>FERNANDO JORGE OLIVEIRA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>FERNANDO GUILHERME DA GAMA ROMEIRO</t>
+  </si>
+  <si>
+    <t>FERNANDO ANTONIO DE SOUZA SOBRAL</t>
+  </si>
+  <si>
+    <t>FABRICIO LINS LOPES</t>
+  </si>
+  <si>
+    <t>FABIO FARIAS DE ALMEIDA FILHO</t>
+  </si>
+  <si>
+    <t>FABIO ALVES DE OMENA</t>
+  </si>
+  <si>
+    <t>FABIANNA COSTA BEZERRA LIMA</t>
+  </si>
+  <si>
+    <t>FABIANA ARRUDA DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>EWERTTON SIMPLICIO NEVES</t>
+  </si>
+  <si>
+    <t>EVERTON FRANCISCO DE LIMA</t>
+  </si>
+  <si>
+    <t>EVALDO OLIVEIRA SIMOES</t>
+  </si>
+  <si>
+    <t>ESTERLLANY DA SILVA SANTOS</t>
+  </si>
+  <si>
+    <t>EMILLY ESTEPHANY DE MELO SILVA</t>
+  </si>
+  <si>
+    <t>EMANOEL ALVES DE OLIVEIRA MOTA</t>
+  </si>
+  <si>
+    <t>ELISEU JULIAO NICACIO DA SILVA</t>
+  </si>
+  <si>
+    <t>ELICACIO CARDOSO DE FARIAS</t>
+  </si>
+  <si>
+    <t>ELIAS FERREIRA DE SOUZA</t>
+  </si>
+  <si>
+    <t>ELEXSANDRA MORONE ISAAC DE MACEDO</t>
+  </si>
+  <si>
+    <t>ELDON VITOR COSTA MELLO FERREIRA</t>
+  </si>
+  <si>
+    <t>ELBER CAIO ANTHONY CADETE LOPES</t>
+  </si>
+  <si>
+    <t>ELAENE BELARMINO DA SILVA</t>
+  </si>
+  <si>
+    <t>EGBERTO ELSON DA SILVA OLIVEIRA</t>
+  </si>
+  <si>
+    <t>EDVALDO LOURENCO DA SILVA</t>
+  </si>
+  <si>
+    <t>WAGNER LIMA MARTINS</t>
+  </si>
+  <si>
+    <t>VIVIANA MARTA NEVES</t>
+  </si>
+  <si>
+    <t>VIRGILIO RODRIGUES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>VICTOR AUGUSTO AMORIM DOMARADZKI</t>
+  </si>
+  <si>
+    <t>VERISSIMO TADEU DA SILVA FILHO</t>
+  </si>
+  <si>
+    <t>VANYELLE INGRID PEREIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>VANESSA TENORIO DE CERQUEIRA ALBUQUERQUE</t>
+  </si>
+  <si>
+    <t>VALNERITA MACHADO BENTO</t>
+  </si>
+  <si>
+    <t>VALDECI DE JESUS SANTOS</t>
+  </si>
+  <si>
+    <t>UBIRAN JORGE SAMPAIO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>TYAGO CESAR SILVA ATAIDE</t>
+  </si>
+  <si>
+    <t>TIAGO ROBERTO XAVIER DE CASTRO</t>
+  </si>
+  <si>
+    <t>THYAGO VANDERLEI TENORIO DE MAGALHAES</t>
+  </si>
+  <si>
+    <t>THOMAS ROBSON CAVALCANTE PORCIUNCULA</t>
+  </si>
+  <si>
+    <t>THIAGO MOISES SANTOS DA SILVA</t>
+  </si>
+  <si>
+    <t>THIAGO MELO DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>THIAGO MARQUES FIGUEREDO</t>
+  </si>
+  <si>
+    <t>THAYS DA COSTA OLIVEIRA</t>
+  </si>
+  <si>
+    <t>THAUAN KLEYTON FRANCA</t>
+  </si>
+  <si>
+    <t>THAMISIA VANINA CARNEIRO REGO BARROS PINO</t>
+  </si>
+  <si>
+    <t>THALLYANE MARIA SILVA COSTA</t>
+  </si>
+  <si>
+    <t>THAISE COSTA LISBOA</t>
+  </si>
+  <si>
+    <t>TANIA RUBIA DA SILVA LAURENTINO</t>
+  </si>
+  <si>
+    <t>TAISE DE LIMA SILVA SANTOS</t>
+  </si>
+  <si>
+    <t>SUENYA ROSE LEANDRO DA SILVA</t>
+  </si>
+  <si>
+    <t>SUELANE CRISTHINA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>STHEFANIE SILVA DE LIMA</t>
+  </si>
+  <si>
+    <t>SOSTENES DA ROCHA CAVALCANTE</t>
+  </si>
+  <si>
+    <t>SORAYA PEIXOTO CARDOSO DA COSTA</t>
+  </si>
+  <si>
+    <t>SILVIO BARROS DOS PRAZERES</t>
+  </si>
+  <si>
+    <t>SHYRLENE REGINA BARBOSA DE SOUZA ALMEIDA</t>
+  </si>
+  <si>
+    <t>SHEILA CORREIA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>SERGIO MARQUES DA SILVA</t>
+  </si>
+  <si>
+    <t>SARALINY BEZERRA FRANÇA</t>
+  </si>
+  <si>
+    <t>SARAHY DELANE LEMOS DE FRANÇA RIBEIRO</t>
+  </si>
+  <si>
+    <t>SANDRO DE ASSIS SOARES</t>
+  </si>
+  <si>
+    <t>SANDERSON KLEYTON LEITE DA SILVA</t>
+  </si>
+  <si>
+    <t>SAMEA GOUVEIA ALBUQUERQUE DE SIQUEIRA</t>
+  </si>
+  <si>
+    <t>SAMARA EDUARDA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>RUBIA DE OLIVEIRA FONSECA</t>
+  </si>
+  <si>
+    <t>RUBIA CRISTINE FERNANDES SILVA VASCONCELOS</t>
+  </si>
+  <si>
+    <t>RUAN RAMIREZ LIMEIRA SOARES</t>
+  </si>
+  <si>
+    <t>ROSELI ALVES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>ROSA LEA CAVALCANTE DE BARROS BRITO</t>
+  </si>
+  <si>
+    <t>ROGERIO LEITE DA SILVA</t>
+  </si>
+  <si>
+    <t>RODOLPHO ALVES MENDES MIRANDA PIMENTEL</t>
+  </si>
+  <si>
+    <t>ROBSON FELIPE VALERIO LISBOA</t>
+  </si>
+  <si>
+    <t>ROBERTO SERGIO VIEIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>ROBERTO GUSTAVO MENEZES DE AMORIM</t>
+  </si>
+  <si>
+    <t>RISOMAR DE ALMEIDA DE GUSMAO</t>
+  </si>
+  <si>
+    <t>RENATA COSTA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>REIDE PEREIRA DA CRUZ</t>
+  </si>
+  <si>
+    <t>REGINALDO BARROS DA SILVA</t>
+  </si>
+  <si>
+    <t>RAYANE KELLY FALCAO GOIS</t>
+  </si>
+  <si>
+    <t>RAUL BRUNO PALMEIRA DUARTE DA COSTA</t>
+  </si>
+  <si>
+    <t>RAPHAELLA KARLA MORAIS DO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>RAPHAEL DE FARIAS TAVARES</t>
+  </si>
+  <si>
+    <t>RANYELE SAMPAIO SANTOS</t>
+  </si>
+  <si>
+    <t>RANUZYA MAGALHAES DE CASTRO</t>
+  </si>
+  <si>
+    <t>RAMON PAULO FERNANDES BOMFIM</t>
+  </si>
+  <si>
+    <t>RAFAELA MAYARA DA SILVA</t>
+  </si>
+  <si>
+    <t>RAFAEL ANTONIO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>PEDRO MIGUEL DE MORAES VIEIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>PEDRO HENRIQUE OLIVEIRA SILVA</t>
+  </si>
+  <si>
+    <t>PEDRO HENRIQUE FERREIRA MARTINS</t>
+  </si>
+  <si>
+    <t>PAULO FELIPE OCRECIO GONÇALVES</t>
+  </si>
+  <si>
+    <t>PAULO DE TARCIO DA SILVA JUNIOR</t>
+  </si>
+  <si>
+    <t>PAULO CESAR DA SILVA</t>
+  </si>
+  <si>
+    <t>PAULA GOMES SILVA PODSKALSKY</t>
+  </si>
+  <si>
+    <t>PATRICIA ROCHA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>PATRICIA MENDONÇA SANTOS</t>
+  </si>
+  <si>
+    <t>OTAVIO PEREIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>OMAR DE OLIVEIRA CHAGAS</t>
+  </si>
+  <si>
+    <t>NERIVALDO PEDRO SILVA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>NATHAN GOMES FARIAS NERI</t>
+  </si>
+  <si>
+    <t>NADJANE LEITE DOS SANTOS TELLES</t>
+  </si>
+  <si>
+    <t>MYRIAN HELENA DE LIMA SANTOS</t>
+  </si>
+  <si>
+    <t>MYCHELLA MARY DE ARAUJO QUEIROZ</t>
+  </si>
+  <si>
+    <t>MURILO DE MIRANDA SILVA</t>
+  </si>
+  <si>
+    <t>MONICA SOLANGE DA SILVA</t>
+  </si>
+  <si>
+    <t>MIRAGIR BARBOSA DA SILVA</t>
+  </si>
+  <si>
+    <t>MILLANE BARBOSA DOS SANTOS</t>
+  </si>
+  <si>
+    <t>MIGUEL FERREIRA GRANJA DA SILVA</t>
+  </si>
+  <si>
+    <t>MICKAELLA ASSIS BULHOES PESSOA</t>
+  </si>
+  <si>
+    <t>MICHELE ROLIM DA SILVA</t>
+  </si>
+  <si>
+    <t>MICAEL RODRIGUES PAULINO</t>
+  </si>
+  <si>
+    <t>MERILLANE DE ARAUJO FERNANDES</t>
+  </si>
+  <si>
+    <t>MERCIA DARK BASTOS DA SILVA</t>
+  </si>
+  <si>
+    <t>MENISE FARIAS DE ALMEIDA SANTOS</t>
+  </si>
+  <si>
+    <t>MELQUESEDEQUE VIEIRA PEDROSA GOMES</t>
+  </si>
+  <si>
+    <t>MELQUESEDEQUE BALBINO DA ROCHA</t>
+  </si>
+  <si>
+    <t>MAYANNE DARLLA SILVA BRITO</t>
+  </si>
+  <si>
+    <t>MAXWELL DOUGLAS LIMA SANTOS</t>
+  </si>
+  <si>
+    <t>MATHEUS HIELSON DA SILVA FELIX</t>
+  </si>
+  <si>
+    <t>MATHEUS GABRIEL MEDEIROS CIRIACO</t>
+  </si>
+  <si>
+    <t>MATEUS DE ALBUQUERQUE SANTOS</t>
+  </si>
+  <si>
+    <t>MATEUS BEURLEN DE FRANCA</t>
+  </si>
+  <si>
+    <t>MARTA SIMEIA ROSENO DA SILVA</t>
+  </si>
+  <si>
+    <t>MARTA ALICE DE LIMA MAIA NOBRE</t>
+  </si>
+  <si>
+    <t>MARIO JOSE LIMA COSTA JUNIOR</t>
+  </si>
+  <si>
+    <t>MARIO JORGE DA SILVA</t>
+  </si>
+  <si>
+    <t>MARIO FELIPE ALVES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>MARIO CICERO DO CARMO</t>
+  </si>
+  <si>
+    <t>MARILIA GRAZIELE FELIX DE LIMA</t>
+  </si>
+  <si>
+    <t>MARIA ZENILDA SILVA PEREIRA</t>
+  </si>
+  <si>
+    <t>MARIA MARILIA ALVES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>MARIA ISABEL DE MELO RIBEIRO</t>
+  </si>
+  <si>
+    <t>MARIA DE FATIMA MOURA</t>
+  </si>
+  <si>
+    <t>MARIA ALDEANE DA SILVA</t>
+  </si>
+  <si>
+    <t>MARCOS PAULO BRASILIANO FERNANDES</t>
+  </si>
+  <si>
+    <t>MARCOS JOSE DA SILVA</t>
+  </si>
+  <si>
+    <t>MARCOS FELIPE GONZAGA DA SILVA</t>
+  </si>
+  <si>
+    <t>MARCOS ANDRE LEAO BARBOSA DE MACEDO</t>
+  </si>
+  <si>
+    <t>MARCOS ANDRE DOS SANTOS FERREIRA</t>
+  </si>
+  <si>
+    <t>MARCOS ANDRE DE ALMEIDA QUEIROZ</t>
+  </si>
+  <si>
+    <t>MARCONDES BRAGA DA SILVA</t>
+  </si>
+  <si>
+    <t>MARCIO ROBERTO DOS SANTOS SILVA</t>
+  </si>
+  <si>
+    <t>MARCIO ANGELO RODRIGUES SIMOES</t>
+  </si>
+  <si>
+    <t>MARCIA SILVA DE MELO ARUEIRA</t>
+  </si>
+  <si>
+    <t>MARCELO STREHL</t>
+  </si>
+  <si>
+    <t>MARCELO DE OLIVEIRA SOUZA</t>
+  </si>
+  <si>
+    <t>MARCEL MULLER SANTOS DE MENEZES</t>
+  </si>
+  <si>
+    <t>MAICON LACERDA</t>
+  </si>
+  <si>
+    <t>MAGNUM MARCELO VIRTUOSO DA SILVA</t>
+  </si>
+  <si>
+    <t>MADSON BRUNO CARDOSO SANTOS</t>
+  </si>
+  <si>
+    <t>LUZIA CAVALCANTE CAMPOS DE ARAUJO</t>
+  </si>
+  <si>
+    <t>LUIZ WALTER DE OLIVEIRA SA</t>
+  </si>
+  <si>
+    <t>LUIZ SERGIO SANTOS DE SOUSA</t>
+  </si>
+  <si>
+    <t>LUIZ GUSTAVO PASSOS FERREIRA</t>
+  </si>
+  <si>
+    <t>LUIZ GUSTAVO MONTEIRO CAMILO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>LUIZ FERREIRA DOS SANTOS JUNIOR</t>
+  </si>
+  <si>
+    <t>LUIZ CARLOS BENITES LEAL**</t>
+  </si>
+  <si>
+    <t>LUIS ADRYLAN VIANA DA ROCHA</t>
+  </si>
+  <si>
+    <t>LUCIANE MARIA DOS SANTOS JERONIMO</t>
+  </si>
+  <si>
+    <t>LUCIANA NASCIMENTO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>LUCIANA CAVALCANTE DE MELO SORIANO</t>
+  </si>
+  <si>
+    <t>LUCAS RODRIGUES SIMOES GOMES</t>
+  </si>
+  <si>
+    <t>LUCAS FRANCA DA PAZ</t>
+  </si>
+  <si>
+    <t>LUCAS DE CASTRO NUNES FONSECA</t>
+  </si>
+  <si>
+    <t>LUCAS AMORIM DE LIMA ARAUJO</t>
+  </si>
+  <si>
+    <t>LUCAS ALMEIDA CAVALCANTE LIMA</t>
+  </si>
+  <si>
+    <t>LUANA FERREIRA DO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>LUANA CAROLINA MESQUITA SANTOS LIMA</t>
+  </si>
+  <si>
+    <t>LUAN ADRIEN JAIRES COSTA</t>
+  </si>
+  <si>
+    <t>LOURENCO BARROS AGUIAR JUNIOR</t>
+  </si>
+  <si>
+    <t>LEYLA CAROLYNE DA SILVA SANTOS</t>
+  </si>
+  <si>
+    <t>LEUDJANIO BISPO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>LETICIA MARIA DIAS DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>YSAAC SERAFIM DI FLORENTINO</t>
+  </si>
+  <si>
+    <t>YGOR MENDES DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>WILSON CANDIDO DOS SANTOS</t>
+  </si>
+  <si>
+    <t>WILMA DE SOUZA GONÇALVES CALHEIROS</t>
+  </si>
+  <si>
+    <t>WILLYAN KAYRON DE MELO COSTA</t>
+  </si>
+  <si>
+    <t>WILLMAN DO PRADO MAYNART NETO</t>
+  </si>
+  <si>
+    <t>WILLIANY NICOLE DE LIMA CORREIA</t>
+  </si>
+  <si>
+    <t>WILLIAM ROBERT DA SILVA TAVARES</t>
+  </si>
+  <si>
+    <t>WEVERTON MATIAS DA SILVA</t>
+  </si>
+  <si>
     <t>WEVERTON GUILHERME SANTOS SILVA</t>
   </si>
   <si>
     <t>WESLLEY CORDOLINO SANTOS</t>
   </si>
   <si>
     <t>WESLEY MINEIRO DO NASCIMENTO</t>
   </si>
   <si>
-    <t>ADYJILLA ROBERTHA GOMES DA SILVA FERREIRA</t>
-[...778 lines deleted...]
-  <si>
     <t>WENDY KARYNE INACIO MARTINS</t>
   </si>
   <si>
     <t>WELTON DE CASTRO BARBOSA</t>
   </si>
   <si>
     <t>WELLINGTON DA SILVA BASILIO</t>
   </si>
   <si>
     <t>WELLINGTON ARAUJO DE BARROS</t>
   </si>
   <si>
     <t>WASHINGTON BARROS MENDONCA</t>
-  </si>
-[...463 lines deleted...]
-    <t>WEVERTON MATIAS DA SILVA</t>
   </si>
   <si>
     <t>Fonte: 
 Senai - AL</t>
   </si>
   <si>
     <t>Notas: 
 * Empregado cedido com ônus. ** Empregado afastado por benefício previdenciário</t>
   </si>
   <si>
     <t xml:space="preserve">Análise: </t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="435">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -3098,51 +3101,53 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="435">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="true"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyAlignment="true">
+      <alignment wrapText="true" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="true" applyFill="true" applyAlignment="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="true"/>
@@ -3527,2240 +3532,2668 @@
     <xf numFmtId="0" fontId="406" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="407" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="408" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="409" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="410" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="411" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="412" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="413" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="414" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="415" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="416" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="417" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="418" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="419" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="420" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="421" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="422" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="423" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="424" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="425" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="426" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="427" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="428" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="429" fillId="0" borderId="0" xfId="0" applyFont="true"/>
     <xf numFmtId="0" fontId="430" fillId="0" borderId="0" xfId="0" applyFont="true"/>
-    <xf numFmtId="0" fontId="431" fillId="0" borderId="0" xfId="0" applyFont="true">
-      <alignment wrapText="true"/>
+    <xf numFmtId="0" fontId="431" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
+      <alignment wrapText="true" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="432" fillId="0" borderId="0" xfId="0" applyFont="true">
-      <alignment wrapText="true"/>
+    <xf numFmtId="0" fontId="432" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
+      <alignment wrapText="true" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="433" fillId="0" borderId="0" xfId="0" applyFont="true">
-      <alignment wrapText="true"/>
+    <xf numFmtId="0" fontId="433" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
+      <alignment wrapText="true" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="434" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A437"/>
+  <dimension ref="A1:B437"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="64.01953125" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="54.88671875" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="6.5" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" ht="20.0" customHeight="true">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
+      <c r="B8" s="6" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="7">
-        <v>6</v>
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B9" s="7"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="8">
-        <v>7</v>
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B10" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="9">
-        <v>8</v>
-      </c>
+        <v>9</v>
+      </c>
+      <c r="B11" s="9"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="10">
-        <v>9</v>
-      </c>
+        <v>10</v>
+      </c>
+      <c r="B12" s="10"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="11">
-        <v>10</v>
-      </c>
+        <v>11</v>
+      </c>
+      <c r="B13" s="11"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
-        <v>11</v>
-      </c>
+        <v>12</v>
+      </c>
+      <c r="B14" s="12"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="13">
-        <v>12</v>
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B15" s="13"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="14">
-        <v>13</v>
-      </c>
+        <v>14</v>
+      </c>
+      <c r="B16" s="14"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="15">
-        <v>14</v>
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B17" s="15"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="16">
-        <v>15</v>
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B18" s="16"/>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
-        <v>16</v>
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B19" s="17"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="18">
-        <v>17</v>
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B20" s="18"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="19">
-        <v>18</v>
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B21" s="19"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="20">
-        <v>19</v>
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B22" s="20"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="21">
-        <v>20</v>
-      </c>
+        <v>21</v>
+      </c>
+      <c r="B23" s="21"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="22">
-        <v>21</v>
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B24" s="22"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="23">
-        <v>22</v>
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B25" s="23"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="24">
-        <v>23</v>
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B26" s="24"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="25">
-        <v>24</v>
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B27" s="25"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="26">
-        <v>25</v>
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B28" s="26"/>
     </row>
     <row r="29">
       <c r="A29" t="s" s="27">
-        <v>26</v>
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B29" s="27"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="28">
-        <v>27</v>
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B30" s="28"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="29">
-        <v>28</v>
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B31" s="29"/>
     </row>
     <row r="32">
       <c r="A32" t="s" s="30">
-        <v>29</v>
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B32" s="30"/>
     </row>
     <row r="33">
       <c r="A33" t="s" s="31">
-        <v>30</v>
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B33" s="31"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="32">
-        <v>31</v>
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B34" s="32"/>
     </row>
     <row r="35">
       <c r="A35" t="s" s="33">
-        <v>32</v>
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B35" s="33"/>
     </row>
     <row r="36">
       <c r="A36" t="s" s="34">
-        <v>33</v>
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="35">
-        <v>34</v>
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B37" s="35"/>
     </row>
     <row r="38">
       <c r="A38" t="s" s="36">
-        <v>35</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B38" s="36"/>
     </row>
     <row r="39">
       <c r="A39" t="s" s="37">
-        <v>36</v>
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" t="s" s="38">
-        <v>37</v>
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B40" s="38"/>
     </row>
     <row r="41">
       <c r="A41" t="s" s="39">
-        <v>38</v>
-      </c>
+        <v>39</v>
+      </c>
+      <c r="B41" s="39"/>
     </row>
     <row r="42">
       <c r="A42" t="s" s="40">
-        <v>39</v>
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B42" s="40"/>
     </row>
     <row r="43">
       <c r="A43" t="s" s="41">
-        <v>40</v>
-      </c>
+        <v>41</v>
+      </c>
+      <c r="B43" s="41"/>
     </row>
     <row r="44">
       <c r="A44" t="s" s="42">
-        <v>41</v>
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B44" s="42"/>
     </row>
     <row r="45">
       <c r="A45" t="s" s="43">
-        <v>42</v>
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B45" s="43"/>
     </row>
     <row r="46">
       <c r="A46" t="s" s="44">
-        <v>43</v>
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B46" s="44"/>
     </row>
     <row r="47">
       <c r="A47" t="s" s="45">
-        <v>44</v>
-      </c>
+        <v>45</v>
+      </c>
+      <c r="B47" s="45"/>
     </row>
     <row r="48">
       <c r="A48" t="s" s="46">
-        <v>45</v>
-      </c>
+        <v>46</v>
+      </c>
+      <c r="B48" s="46"/>
     </row>
     <row r="49">
       <c r="A49" t="s" s="47">
-        <v>46</v>
-      </c>
+        <v>47</v>
+      </c>
+      <c r="B49" s="47"/>
     </row>
     <row r="50">
       <c r="A50" t="s" s="48">
-        <v>47</v>
-      </c>
+        <v>48</v>
+      </c>
+      <c r="B50" s="48"/>
     </row>
     <row r="51">
       <c r="A51" t="s" s="49">
-        <v>48</v>
-      </c>
+        <v>49</v>
+      </c>
+      <c r="B51" s="49"/>
     </row>
     <row r="52">
       <c r="A52" t="s" s="50">
-        <v>49</v>
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B52" s="50"/>
     </row>
     <row r="53">
       <c r="A53" t="s" s="51">
-        <v>50</v>
-      </c>
+        <v>51</v>
+      </c>
+      <c r="B53" s="51"/>
     </row>
     <row r="54">
       <c r="A54" t="s" s="52">
-        <v>51</v>
-      </c>
+        <v>52</v>
+      </c>
+      <c r="B54" s="52"/>
     </row>
     <row r="55">
       <c r="A55" t="s" s="53">
-        <v>52</v>
-      </c>
+        <v>53</v>
+      </c>
+      <c r="B55" s="53"/>
     </row>
     <row r="56">
       <c r="A56" t="s" s="54">
         <v>53</v>
       </c>
+      <c r="B56" s="54"/>
     </row>
     <row r="57">
       <c r="A57" t="s" s="55">
-        <v>53</v>
-      </c>
+        <v>54</v>
+      </c>
+      <c r="B57" s="55"/>
     </row>
     <row r="58">
       <c r="A58" t="s" s="56">
-        <v>54</v>
-      </c>
+        <v>55</v>
+      </c>
+      <c r="B58" s="56"/>
     </row>
     <row r="59">
       <c r="A59" t="s" s="57">
-        <v>55</v>
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B59" s="57"/>
     </row>
     <row r="60">
       <c r="A60" t="s" s="58">
-        <v>56</v>
-      </c>
+        <v>57</v>
+      </c>
+      <c r="B60" s="58"/>
     </row>
     <row r="61">
       <c r="A61" t="s" s="59">
-        <v>57</v>
-      </c>
+        <v>58</v>
+      </c>
+      <c r="B61" s="59"/>
     </row>
     <row r="62">
       <c r="A62" t="s" s="60">
-        <v>58</v>
-      </c>
+        <v>59</v>
+      </c>
+      <c r="B62" s="60"/>
     </row>
     <row r="63">
       <c r="A63" t="s" s="61">
-        <v>59</v>
-      </c>
+        <v>60</v>
+      </c>
+      <c r="B63" s="61"/>
     </row>
     <row r="64">
       <c r="A64" t="s" s="62">
-        <v>60</v>
-      </c>
+        <v>61</v>
+      </c>
+      <c r="B64" s="62"/>
     </row>
     <row r="65">
       <c r="A65" t="s" s="63">
-        <v>61</v>
-      </c>
+        <v>62</v>
+      </c>
+      <c r="B65" s="63"/>
     </row>
     <row r="66">
       <c r="A66" t="s" s="64">
-        <v>62</v>
-      </c>
+        <v>63</v>
+      </c>
+      <c r="B66" s="64"/>
     </row>
     <row r="67">
       <c r="A67" t="s" s="65">
-        <v>63</v>
-      </c>
+        <v>64</v>
+      </c>
+      <c r="B67" s="65"/>
     </row>
     <row r="68">
       <c r="A68" t="s" s="66">
-        <v>64</v>
-      </c>
+        <v>65</v>
+      </c>
+      <c r="B68" s="66"/>
     </row>
     <row r="69">
       <c r="A69" t="s" s="67">
-        <v>65</v>
-      </c>
+        <v>66</v>
+      </c>
+      <c r="B69" s="67"/>
     </row>
     <row r="70">
       <c r="A70" t="s" s="68">
-        <v>66</v>
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B70" s="68"/>
     </row>
     <row r="71">
       <c r="A71" t="s" s="69">
-        <v>67</v>
-      </c>
+        <v>68</v>
+      </c>
+      <c r="B71" s="69"/>
     </row>
     <row r="72">
       <c r="A72" t="s" s="70">
-        <v>68</v>
-      </c>
+        <v>69</v>
+      </c>
+      <c r="B72" s="70"/>
     </row>
     <row r="73">
       <c r="A73" t="s" s="71">
-        <v>69</v>
-      </c>
+        <v>70</v>
+      </c>
+      <c r="B73" s="71"/>
     </row>
     <row r="74">
       <c r="A74" t="s" s="72">
-        <v>70</v>
-      </c>
+        <v>71</v>
+      </c>
+      <c r="B74" s="72"/>
     </row>
     <row r="75">
       <c r="A75" t="s" s="73">
-        <v>71</v>
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B75" s="73"/>
     </row>
     <row r="76">
       <c r="A76" t="s" s="74">
-        <v>72</v>
-      </c>
+        <v>73</v>
+      </c>
+      <c r="B76" s="74"/>
     </row>
     <row r="77">
       <c r="A77" t="s" s="75">
-        <v>73</v>
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B77" s="75"/>
     </row>
     <row r="78">
       <c r="A78" t="s" s="76">
-        <v>74</v>
-      </c>
+        <v>75</v>
+      </c>
+      <c r="B78" s="76"/>
     </row>
     <row r="79">
       <c r="A79" t="s" s="77">
-        <v>75</v>
-      </c>
+        <v>76</v>
+      </c>
+      <c r="B79" s="77"/>
     </row>
     <row r="80">
       <c r="A80" t="s" s="78">
-        <v>76</v>
-      </c>
+        <v>77</v>
+      </c>
+      <c r="B80" s="78"/>
     </row>
     <row r="81">
       <c r="A81" t="s" s="79">
-        <v>77</v>
-      </c>
+        <v>78</v>
+      </c>
+      <c r="B81" s="79"/>
     </row>
     <row r="82">
       <c r="A82" t="s" s="80">
-        <v>78</v>
-      </c>
+        <v>79</v>
+      </c>
+      <c r="B82" s="80"/>
     </row>
     <row r="83">
       <c r="A83" t="s" s="81">
-        <v>79</v>
-      </c>
+        <v>80</v>
+      </c>
+      <c r="B83" s="81"/>
     </row>
     <row r="84">
       <c r="A84" t="s" s="82">
-        <v>80</v>
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B84" s="82"/>
     </row>
     <row r="85">
       <c r="A85" t="s" s="83">
-        <v>81</v>
-      </c>
+        <v>82</v>
+      </c>
+      <c r="B85" s="83"/>
     </row>
     <row r="86">
       <c r="A86" t="s" s="84">
-        <v>82</v>
-      </c>
+        <v>83</v>
+      </c>
+      <c r="B86" s="84"/>
     </row>
     <row r="87">
       <c r="A87" t="s" s="85">
-        <v>83</v>
-      </c>
+        <v>84</v>
+      </c>
+      <c r="B87" s="85"/>
     </row>
     <row r="88">
       <c r="A88" t="s" s="86">
-        <v>84</v>
-      </c>
+        <v>85</v>
+      </c>
+      <c r="B88" s="86"/>
     </row>
     <row r="89">
       <c r="A89" t="s" s="87">
-        <v>85</v>
-      </c>
+        <v>86</v>
+      </c>
+      <c r="B89" s="87"/>
     </row>
     <row r="90">
       <c r="A90" t="s" s="88">
-        <v>86</v>
-      </c>
+        <v>87</v>
+      </c>
+      <c r="B90" s="88"/>
     </row>
     <row r="91">
       <c r="A91" t="s" s="89">
-        <v>87</v>
-      </c>
+        <v>88</v>
+      </c>
+      <c r="B91" s="89"/>
     </row>
     <row r="92">
       <c r="A92" t="s" s="90">
-        <v>88</v>
-      </c>
+        <v>89</v>
+      </c>
+      <c r="B92" s="90"/>
     </row>
     <row r="93">
       <c r="A93" t="s" s="91">
-        <v>89</v>
-      </c>
+        <v>90</v>
+      </c>
+      <c r="B93" s="91"/>
     </row>
     <row r="94">
       <c r="A94" t="s" s="92">
-        <v>90</v>
-      </c>
+        <v>91</v>
+      </c>
+      <c r="B94" s="92"/>
     </row>
     <row r="95">
       <c r="A95" t="s" s="93">
-        <v>91</v>
-      </c>
+        <v>92</v>
+      </c>
+      <c r="B95" s="93"/>
     </row>
     <row r="96">
       <c r="A96" t="s" s="94">
-        <v>92</v>
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B96" s="94"/>
     </row>
     <row r="97">
       <c r="A97" t="s" s="95">
-        <v>93</v>
-      </c>
+        <v>94</v>
+      </c>
+      <c r="B97" s="95"/>
     </row>
     <row r="98">
       <c r="A98" t="s" s="96">
-        <v>94</v>
-      </c>
+        <v>95</v>
+      </c>
+      <c r="B98" s="96"/>
     </row>
     <row r="99">
       <c r="A99" t="s" s="97">
-        <v>95</v>
-      </c>
+        <v>96</v>
+      </c>
+      <c r="B99" s="97"/>
     </row>
     <row r="100">
       <c r="A100" t="s" s="98">
-        <v>96</v>
-      </c>
+        <v>97</v>
+      </c>
+      <c r="B100" s="98"/>
     </row>
     <row r="101">
       <c r="A101" t="s" s="99">
-        <v>97</v>
-      </c>
+        <v>98</v>
+      </c>
+      <c r="B101" s="99"/>
     </row>
     <row r="102">
       <c r="A102" t="s" s="100">
-        <v>98</v>
-      </c>
+        <v>99</v>
+      </c>
+      <c r="B102" s="100"/>
     </row>
     <row r="103">
       <c r="A103" t="s" s="101">
-        <v>99</v>
-      </c>
+        <v>100</v>
+      </c>
+      <c r="B103" s="101"/>
     </row>
     <row r="104">
       <c r="A104" t="s" s="102">
-        <v>100</v>
-      </c>
+        <v>101</v>
+      </c>
+      <c r="B104" s="102"/>
     </row>
     <row r="105">
       <c r="A105" t="s" s="103">
-        <v>101</v>
-      </c>
+        <v>102</v>
+      </c>
+      <c r="B105" s="103"/>
     </row>
     <row r="106">
       <c r="A106" t="s" s="104">
-        <v>102</v>
-      </c>
+        <v>103</v>
+      </c>
+      <c r="B106" s="104"/>
     </row>
     <row r="107">
       <c r="A107" t="s" s="105">
-        <v>103</v>
-      </c>
+        <v>104</v>
+      </c>
+      <c r="B107" s="105"/>
     </row>
     <row r="108">
       <c r="A108" t="s" s="106">
-        <v>104</v>
-      </c>
+        <v>105</v>
+      </c>
+      <c r="B108" s="106"/>
     </row>
     <row r="109">
       <c r="A109" t="s" s="107">
-        <v>105</v>
-      </c>
+        <v>106</v>
+      </c>
+      <c r="B109" s="107"/>
     </row>
     <row r="110">
       <c r="A110" t="s" s="108">
-        <v>106</v>
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B110" s="108"/>
     </row>
     <row r="111">
       <c r="A111" t="s" s="109">
-        <v>107</v>
-      </c>
+        <v>108</v>
+      </c>
+      <c r="B111" s="109"/>
     </row>
     <row r="112">
       <c r="A112" t="s" s="110">
-        <v>108</v>
-      </c>
+        <v>109</v>
+      </c>
+      <c r="B112" s="110"/>
     </row>
     <row r="113">
       <c r="A113" t="s" s="111">
-        <v>109</v>
-      </c>
+        <v>110</v>
+      </c>
+      <c r="B113" s="111"/>
     </row>
     <row r="114">
       <c r="A114" t="s" s="112">
-        <v>110</v>
-      </c>
+        <v>111</v>
+      </c>
+      <c r="B114" s="112"/>
     </row>
     <row r="115">
       <c r="A115" t="s" s="113">
-        <v>111</v>
-      </c>
+        <v>112</v>
+      </c>
+      <c r="B115" s="113"/>
     </row>
     <row r="116">
       <c r="A116" t="s" s="114">
-        <v>112</v>
-      </c>
+        <v>113</v>
+      </c>
+      <c r="B116" s="114"/>
     </row>
     <row r="117">
       <c r="A117" t="s" s="115">
-        <v>113</v>
-      </c>
+        <v>114</v>
+      </c>
+      <c r="B117" s="115"/>
     </row>
     <row r="118">
       <c r="A118" t="s" s="116">
-        <v>114</v>
-      </c>
+        <v>115</v>
+      </c>
+      <c r="B118" s="116"/>
     </row>
     <row r="119">
       <c r="A119" t="s" s="117">
-        <v>115</v>
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B119" s="117"/>
     </row>
     <row r="120">
       <c r="A120" t="s" s="118">
-        <v>116</v>
-      </c>
+        <v>117</v>
+      </c>
+      <c r="B120" s="118"/>
     </row>
     <row r="121">
       <c r="A121" t="s" s="119">
-        <v>117</v>
-      </c>
+        <v>118</v>
+      </c>
+      <c r="B121" s="119"/>
     </row>
     <row r="122">
       <c r="A122" t="s" s="120">
-        <v>118</v>
-      </c>
+        <v>119</v>
+      </c>
+      <c r="B122" s="120"/>
     </row>
     <row r="123">
       <c r="A123" t="s" s="121">
-        <v>119</v>
-      </c>
+        <v>120</v>
+      </c>
+      <c r="B123" s="121"/>
     </row>
     <row r="124">
       <c r="A124" t="s" s="122">
-        <v>120</v>
-      </c>
+        <v>121</v>
+      </c>
+      <c r="B124" s="122"/>
     </row>
     <row r="125">
       <c r="A125" t="s" s="123">
-        <v>121</v>
-      </c>
+        <v>122</v>
+      </c>
+      <c r="B125" s="123"/>
     </row>
     <row r="126">
       <c r="A126" t="s" s="124">
-        <v>122</v>
-      </c>
+        <v>123</v>
+      </c>
+      <c r="B126" s="124"/>
     </row>
     <row r="127">
       <c r="A127" t="s" s="125">
-        <v>123</v>
-      </c>
+        <v>124</v>
+      </c>
+      <c r="B127" s="125"/>
     </row>
     <row r="128">
       <c r="A128" t="s" s="126">
-        <v>124</v>
-      </c>
+        <v>125</v>
+      </c>
+      <c r="B128" s="126"/>
     </row>
     <row r="129">
       <c r="A129" t="s" s="127">
-        <v>125</v>
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B129" s="127"/>
     </row>
     <row r="130">
       <c r="A130" t="s" s="128">
-        <v>126</v>
-      </c>
+        <v>127</v>
+      </c>
+      <c r="B130" s="128"/>
     </row>
     <row r="131">
       <c r="A131" t="s" s="129">
-        <v>127</v>
-      </c>
+        <v>128</v>
+      </c>
+      <c r="B131" s="129"/>
     </row>
     <row r="132">
       <c r="A132" t="s" s="130">
-        <v>128</v>
-      </c>
+        <v>129</v>
+      </c>
+      <c r="B132" s="130"/>
     </row>
     <row r="133">
       <c r="A133" t="s" s="131">
-        <v>129</v>
-      </c>
+        <v>130</v>
+      </c>
+      <c r="B133" s="131"/>
     </row>
     <row r="134">
       <c r="A134" t="s" s="132">
-        <v>130</v>
-      </c>
+        <v>131</v>
+      </c>
+      <c r="B134" s="132"/>
     </row>
     <row r="135">
       <c r="A135" t="s" s="133">
-        <v>131</v>
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B135" s="133"/>
     </row>
     <row r="136">
       <c r="A136" t="s" s="134">
-        <v>132</v>
-      </c>
+        <v>133</v>
+      </c>
+      <c r="B136" s="134"/>
     </row>
     <row r="137">
       <c r="A137" t="s" s="135">
-        <v>133</v>
-      </c>
+        <v>134</v>
+      </c>
+      <c r="B137" s="135"/>
     </row>
     <row r="138">
       <c r="A138" t="s" s="136">
-        <v>134</v>
-      </c>
+        <v>135</v>
+      </c>
+      <c r="B138" s="136"/>
     </row>
     <row r="139">
       <c r="A139" t="s" s="137">
-        <v>135</v>
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B139" s="137"/>
     </row>
     <row r="140">
       <c r="A140" t="s" s="138">
-        <v>136</v>
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B140" s="138"/>
     </row>
     <row r="141">
       <c r="A141" t="s" s="139">
-        <v>137</v>
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B141" s="139"/>
     </row>
     <row r="142">
       <c r="A142" t="s" s="140">
-        <v>138</v>
-      </c>
+        <v>139</v>
+      </c>
+      <c r="B142" s="140"/>
     </row>
     <row r="143">
       <c r="A143" t="s" s="141">
-        <v>139</v>
-      </c>
+        <v>140</v>
+      </c>
+      <c r="B143" s="141"/>
     </row>
     <row r="144">
       <c r="A144" t="s" s="142">
-        <v>140</v>
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B144" s="142"/>
     </row>
     <row r="145">
       <c r="A145" t="s" s="143">
-        <v>141</v>
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B145" s="143"/>
     </row>
     <row r="146">
       <c r="A146" t="s" s="144">
-        <v>142</v>
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B146" s="144"/>
     </row>
     <row r="147">
       <c r="A147" t="s" s="145">
-        <v>143</v>
-      </c>
+        <v>144</v>
+      </c>
+      <c r="B147" s="145"/>
     </row>
     <row r="148">
       <c r="A148" t="s" s="146">
-        <v>144</v>
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B148" s="146"/>
     </row>
     <row r="149">
       <c r="A149" t="s" s="147">
-        <v>145</v>
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B149" s="147"/>
     </row>
     <row r="150">
       <c r="A150" t="s" s="148">
-        <v>146</v>
-      </c>
+        <v>147</v>
+      </c>
+      <c r="B150" s="148"/>
     </row>
     <row r="151">
       <c r="A151" t="s" s="149">
-        <v>147</v>
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B151" s="149"/>
     </row>
     <row r="152">
       <c r="A152" t="s" s="150">
-        <v>148</v>
-      </c>
+        <v>149</v>
+      </c>
+      <c r="B152" s="150"/>
     </row>
     <row r="153">
       <c r="A153" t="s" s="151">
-        <v>149</v>
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B153" s="151"/>
     </row>
     <row r="154">
       <c r="A154" t="s" s="152">
-        <v>150</v>
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B154" s="152"/>
     </row>
     <row r="155">
       <c r="A155" t="s" s="153">
-        <v>151</v>
-      </c>
+        <v>152</v>
+      </c>
+      <c r="B155" s="153"/>
     </row>
     <row r="156">
       <c r="A156" t="s" s="154">
-        <v>152</v>
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B156" s="154"/>
     </row>
     <row r="157">
       <c r="A157" t="s" s="155">
-        <v>153</v>
-      </c>
+        <v>154</v>
+      </c>
+      <c r="B157" s="155"/>
     </row>
     <row r="158">
       <c r="A158" t="s" s="156">
-        <v>154</v>
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B158" s="156"/>
     </row>
     <row r="159">
       <c r="A159" t="s" s="157">
-        <v>155</v>
-      </c>
+        <v>156</v>
+      </c>
+      <c r="B159" s="157"/>
     </row>
     <row r="160">
       <c r="A160" t="s" s="158">
-        <v>156</v>
-      </c>
+        <v>157</v>
+      </c>
+      <c r="B160" s="158"/>
     </row>
     <row r="161">
       <c r="A161" t="s" s="159">
-        <v>157</v>
-      </c>
+        <v>158</v>
+      </c>
+      <c r="B161" s="159"/>
     </row>
     <row r="162">
       <c r="A162" t="s" s="160">
-        <v>158</v>
-      </c>
+        <v>159</v>
+      </c>
+      <c r="B162" s="160"/>
     </row>
     <row r="163">
       <c r="A163" t="s" s="161">
-        <v>159</v>
-      </c>
+        <v>160</v>
+      </c>
+      <c r="B163" s="161"/>
     </row>
     <row r="164">
       <c r="A164" t="s" s="162">
-        <v>160</v>
-      </c>
+        <v>161</v>
+      </c>
+      <c r="B164" s="162"/>
     </row>
     <row r="165">
       <c r="A165" t="s" s="163">
-        <v>161</v>
-      </c>
+        <v>162</v>
+      </c>
+      <c r="B165" s="163"/>
     </row>
     <row r="166">
       <c r="A166" t="s" s="164">
-        <v>162</v>
-      </c>
+        <v>163</v>
+      </c>
+      <c r="B166" s="164"/>
     </row>
     <row r="167">
       <c r="A167" t="s" s="165">
-        <v>163</v>
-      </c>
+        <v>164</v>
+      </c>
+      <c r="B167" s="165"/>
     </row>
     <row r="168">
       <c r="A168" t="s" s="166">
-        <v>164</v>
-      </c>
+        <v>165</v>
+      </c>
+      <c r="B168" s="166"/>
     </row>
     <row r="169">
       <c r="A169" t="s" s="167">
-        <v>165</v>
-      </c>
+        <v>166</v>
+      </c>
+      <c r="B169" s="167"/>
     </row>
     <row r="170">
       <c r="A170" t="s" s="168">
-        <v>166</v>
-      </c>
+        <v>167</v>
+      </c>
+      <c r="B170" s="168"/>
     </row>
     <row r="171">
       <c r="A171" t="s" s="169">
-        <v>167</v>
-      </c>
+        <v>168</v>
+      </c>
+      <c r="B171" s="169"/>
     </row>
     <row r="172">
       <c r="A172" t="s" s="170">
-        <v>168</v>
-      </c>
+        <v>169</v>
+      </c>
+      <c r="B172" s="170"/>
     </row>
     <row r="173">
       <c r="A173" t="s" s="171">
-        <v>169</v>
-      </c>
+        <v>170</v>
+      </c>
+      <c r="B173" s="171"/>
     </row>
     <row r="174">
       <c r="A174" t="s" s="172">
-        <v>170</v>
-      </c>
+        <v>171</v>
+      </c>
+      <c r="B174" s="172"/>
     </row>
     <row r="175">
       <c r="A175" t="s" s="173">
-        <v>171</v>
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B175" s="173"/>
     </row>
     <row r="176">
       <c r="A176" t="s" s="174">
-        <v>172</v>
-      </c>
+        <v>173</v>
+      </c>
+      <c r="B176" s="174"/>
     </row>
     <row r="177">
       <c r="A177" t="s" s="175">
-        <v>173</v>
-      </c>
+        <v>174</v>
+      </c>
+      <c r="B177" s="175"/>
     </row>
     <row r="178">
       <c r="A178" t="s" s="176">
-        <v>174</v>
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B178" s="176"/>
     </row>
     <row r="179">
       <c r="A179" t="s" s="177">
-        <v>175</v>
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B179" s="177"/>
     </row>
     <row r="180">
       <c r="A180" t="s" s="178">
-        <v>176</v>
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B180" s="178"/>
     </row>
     <row r="181">
       <c r="A181" t="s" s="179">
-        <v>177</v>
-      </c>
+        <v>178</v>
+      </c>
+      <c r="B181" s="179"/>
     </row>
     <row r="182">
       <c r="A182" t="s" s="180">
-        <v>178</v>
-      </c>
+        <v>179</v>
+      </c>
+      <c r="B182" s="180"/>
     </row>
     <row r="183">
       <c r="A183" t="s" s="181">
-        <v>179</v>
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B183" s="181"/>
     </row>
     <row r="184">
       <c r="A184" t="s" s="182">
-        <v>180</v>
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B184" s="182"/>
     </row>
     <row r="185">
       <c r="A185" t="s" s="183">
-        <v>181</v>
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B185" s="183"/>
     </row>
     <row r="186">
       <c r="A186" t="s" s="184">
-        <v>182</v>
-      </c>
+        <v>183</v>
+      </c>
+      <c r="B186" s="184"/>
     </row>
     <row r="187">
       <c r="A187" t="s" s="185">
-        <v>183</v>
-      </c>
+        <v>184</v>
+      </c>
+      <c r="B187" s="185"/>
     </row>
     <row r="188">
       <c r="A188" t="s" s="186">
-        <v>184</v>
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B188" s="186"/>
     </row>
     <row r="189">
       <c r="A189" t="s" s="187">
-        <v>185</v>
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B189" s="187"/>
     </row>
     <row r="190">
       <c r="A190" t="s" s="188">
-        <v>186</v>
-      </c>
+        <v>187</v>
+      </c>
+      <c r="B190" s="188"/>
     </row>
     <row r="191">
       <c r="A191" t="s" s="189">
-        <v>187</v>
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B191" s="189"/>
     </row>
     <row r="192">
       <c r="A192" t="s" s="190">
-        <v>188</v>
-      </c>
+        <v>189</v>
+      </c>
+      <c r="B192" s="190"/>
     </row>
     <row r="193">
       <c r="A193" t="s" s="191">
-        <v>189</v>
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B193" s="191"/>
     </row>
     <row r="194">
       <c r="A194" t="s" s="192">
-        <v>190</v>
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B194" s="192"/>
     </row>
     <row r="195">
       <c r="A195" t="s" s="193">
-        <v>191</v>
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B195" s="193"/>
     </row>
     <row r="196">
       <c r="A196" t="s" s="194">
-        <v>192</v>
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B196" s="194"/>
     </row>
     <row r="197">
       <c r="A197" t="s" s="195">
-        <v>193</v>
-      </c>
+        <v>194</v>
+      </c>
+      <c r="B197" s="195"/>
     </row>
     <row r="198">
       <c r="A198" t="s" s="196">
-        <v>194</v>
-      </c>
+        <v>195</v>
+      </c>
+      <c r="B198" s="196"/>
     </row>
     <row r="199">
       <c r="A199" t="s" s="197">
-        <v>195</v>
-      </c>
+        <v>196</v>
+      </c>
+      <c r="B199" s="197"/>
     </row>
     <row r="200">
       <c r="A200" t="s" s="198">
-        <v>196</v>
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B200" s="198"/>
     </row>
     <row r="201">
       <c r="A201" t="s" s="199">
-        <v>197</v>
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B201" s="199"/>
     </row>
     <row r="202">
       <c r="A202" t="s" s="200">
-        <v>198</v>
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B202" s="200"/>
     </row>
     <row r="203">
       <c r="A203" t="s" s="201">
-        <v>199</v>
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B203" s="201"/>
     </row>
     <row r="204">
       <c r="A204" t="s" s="202">
-        <v>200</v>
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B204" s="202"/>
     </row>
     <row r="205">
       <c r="A205" t="s" s="203">
-        <v>201</v>
-      </c>
+        <v>202</v>
+      </c>
+      <c r="B205" s="203"/>
     </row>
     <row r="206">
       <c r="A206" t="s" s="204">
-        <v>202</v>
-      </c>
+        <v>203</v>
+      </c>
+      <c r="B206" s="204"/>
     </row>
     <row r="207">
       <c r="A207" t="s" s="205">
-        <v>203</v>
-      </c>
+        <v>204</v>
+      </c>
+      <c r="B207" s="205"/>
     </row>
     <row r="208">
       <c r="A208" t="s" s="206">
-        <v>204</v>
-      </c>
+        <v>205</v>
+      </c>
+      <c r="B208" s="206"/>
     </row>
     <row r="209">
       <c r="A209" t="s" s="207">
-        <v>205</v>
-      </c>
+        <v>206</v>
+      </c>
+      <c r="B209" s="207"/>
     </row>
     <row r="210">
       <c r="A210" t="s" s="208">
-        <v>206</v>
-      </c>
+        <v>207</v>
+      </c>
+      <c r="B210" s="208"/>
     </row>
     <row r="211">
       <c r="A211" t="s" s="209">
-        <v>207</v>
-      </c>
+        <v>208</v>
+      </c>
+      <c r="B211" s="209"/>
     </row>
     <row r="212">
       <c r="A212" t="s" s="210">
-        <v>208</v>
-      </c>
+        <v>209</v>
+      </c>
+      <c r="B212" s="210"/>
     </row>
     <row r="213">
       <c r="A213" t="s" s="211">
-        <v>209</v>
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B213" s="211"/>
     </row>
     <row r="214">
       <c r="A214" t="s" s="212">
-        <v>210</v>
-      </c>
+        <v>211</v>
+      </c>
+      <c r="B214" s="212"/>
     </row>
     <row r="215">
       <c r="A215" t="s" s="213">
-        <v>211</v>
-      </c>
+        <v>212</v>
+      </c>
+      <c r="B215" s="213"/>
     </row>
     <row r="216">
       <c r="A216" t="s" s="214">
-        <v>212</v>
-      </c>
+        <v>213</v>
+      </c>
+      <c r="B216" s="214"/>
     </row>
     <row r="217">
       <c r="A217" t="s" s="215">
-        <v>213</v>
-      </c>
+        <v>214</v>
+      </c>
+      <c r="B217" s="215"/>
     </row>
     <row r="218">
       <c r="A218" t="s" s="216">
-        <v>214</v>
-      </c>
+        <v>215</v>
+      </c>
+      <c r="B218" s="216"/>
     </row>
     <row r="219">
       <c r="A219" t="s" s="217">
-        <v>215</v>
-      </c>
+        <v>216</v>
+      </c>
+      <c r="B219" s="217"/>
     </row>
     <row r="220">
       <c r="A220" t="s" s="218">
-        <v>216</v>
-      </c>
+        <v>217</v>
+      </c>
+      <c r="B220" s="218"/>
     </row>
     <row r="221">
       <c r="A221" t="s" s="219">
-        <v>217</v>
-      </c>
+        <v>218</v>
+      </c>
+      <c r="B221" s="219"/>
     </row>
     <row r="222">
       <c r="A222" t="s" s="220">
-        <v>218</v>
-      </c>
+        <v>219</v>
+      </c>
+      <c r="B222" s="220"/>
     </row>
     <row r="223">
       <c r="A223" t="s" s="221">
-        <v>219</v>
-      </c>
+        <v>220</v>
+      </c>
+      <c r="B223" s="221"/>
     </row>
     <row r="224">
       <c r="A224" t="s" s="222">
-        <v>220</v>
-      </c>
+        <v>221</v>
+      </c>
+      <c r="B224" s="222"/>
     </row>
     <row r="225">
       <c r="A225" t="s" s="223">
-        <v>221</v>
-      </c>
+        <v>222</v>
+      </c>
+      <c r="B225" s="223"/>
     </row>
     <row r="226">
       <c r="A226" t="s" s="224">
-        <v>222</v>
-      </c>
+        <v>223</v>
+      </c>
+      <c r="B226" s="224"/>
     </row>
     <row r="227">
       <c r="A227" t="s" s="225">
-        <v>223</v>
-      </c>
+        <v>224</v>
+      </c>
+      <c r="B227" s="225"/>
     </row>
     <row r="228">
       <c r="A228" t="s" s="226">
-        <v>224</v>
-      </c>
+        <v>225</v>
+      </c>
+      <c r="B228" s="226"/>
     </row>
     <row r="229">
       <c r="A229" t="s" s="227">
-        <v>225</v>
-      </c>
+        <v>226</v>
+      </c>
+      <c r="B229" s="227"/>
     </row>
     <row r="230">
       <c r="A230" t="s" s="228">
-        <v>226</v>
-      </c>
+        <v>227</v>
+      </c>
+      <c r="B230" s="228"/>
     </row>
     <row r="231">
       <c r="A231" t="s" s="229">
-        <v>227</v>
-      </c>
+        <v>228</v>
+      </c>
+      <c r="B231" s="229"/>
     </row>
     <row r="232">
       <c r="A232" t="s" s="230">
-        <v>228</v>
-      </c>
+        <v>229</v>
+      </c>
+      <c r="B232" s="230"/>
     </row>
     <row r="233">
       <c r="A233" t="s" s="231">
-        <v>229</v>
-      </c>
+        <v>230</v>
+      </c>
+      <c r="B233" s="231"/>
     </row>
     <row r="234">
       <c r="A234" t="s" s="232">
-        <v>230</v>
-      </c>
+        <v>231</v>
+      </c>
+      <c r="B234" s="232"/>
     </row>
     <row r="235">
       <c r="A235" t="s" s="233">
-        <v>231</v>
-      </c>
+        <v>232</v>
+      </c>
+      <c r="B235" s="233"/>
     </row>
     <row r="236">
       <c r="A236" t="s" s="234">
-        <v>232</v>
-      </c>
+        <v>233</v>
+      </c>
+      <c r="B236" s="234"/>
     </row>
     <row r="237">
       <c r="A237" t="s" s="235">
-        <v>233</v>
-      </c>
+        <v>234</v>
+      </c>
+      <c r="B237" s="235"/>
     </row>
     <row r="238">
       <c r="A238" t="s" s="236">
-        <v>234</v>
-      </c>
+        <v>235</v>
+      </c>
+      <c r="B238" s="236"/>
     </row>
     <row r="239">
       <c r="A239" t="s" s="237">
-        <v>235</v>
-      </c>
+        <v>236</v>
+      </c>
+      <c r="B239" s="237"/>
     </row>
     <row r="240">
       <c r="A240" t="s" s="238">
-        <v>236</v>
-      </c>
+        <v>237</v>
+      </c>
+      <c r="B240" s="238"/>
     </row>
     <row r="241">
       <c r="A241" t="s" s="239">
-        <v>237</v>
-      </c>
+        <v>238</v>
+      </c>
+      <c r="B241" s="239"/>
     </row>
     <row r="242">
       <c r="A242" t="s" s="240">
-        <v>238</v>
-      </c>
+        <v>239</v>
+      </c>
+      <c r="B242" s="240"/>
     </row>
     <row r="243">
       <c r="A243" t="s" s="241">
-        <v>239</v>
-      </c>
+        <v>240</v>
+      </c>
+      <c r="B243" s="241"/>
     </row>
     <row r="244">
       <c r="A244" t="s" s="242">
-        <v>240</v>
-      </c>
+        <v>241</v>
+      </c>
+      <c r="B244" s="242"/>
     </row>
     <row r="245">
       <c r="A245" t="s" s="243">
-        <v>241</v>
-      </c>
+        <v>242</v>
+      </c>
+      <c r="B245" s="243"/>
     </row>
     <row r="246">
       <c r="A246" t="s" s="244">
-        <v>242</v>
-      </c>
+        <v>243</v>
+      </c>
+      <c r="B246" s="244"/>
     </row>
     <row r="247">
       <c r="A247" t="s" s="245">
-        <v>243</v>
-      </c>
+        <v>244</v>
+      </c>
+      <c r="B247" s="245"/>
     </row>
     <row r="248">
       <c r="A248" t="s" s="246">
-        <v>244</v>
-      </c>
+        <v>245</v>
+      </c>
+      <c r="B248" s="246"/>
     </row>
     <row r="249">
       <c r="A249" t="s" s="247">
-        <v>245</v>
-      </c>
+        <v>246</v>
+      </c>
+      <c r="B249" s="247"/>
     </row>
     <row r="250">
       <c r="A250" t="s" s="248">
-        <v>246</v>
-      </c>
+        <v>247</v>
+      </c>
+      <c r="B250" s="248"/>
     </row>
     <row r="251">
       <c r="A251" t="s" s="249">
-        <v>247</v>
-      </c>
+        <v>248</v>
+      </c>
+      <c r="B251" s="249"/>
     </row>
     <row r="252">
       <c r="A252" t="s" s="250">
-        <v>248</v>
-      </c>
+        <v>249</v>
+      </c>
+      <c r="B252" s="250"/>
     </row>
     <row r="253">
       <c r="A253" t="s" s="251">
-        <v>249</v>
-      </c>
+        <v>250</v>
+      </c>
+      <c r="B253" s="251"/>
     </row>
     <row r="254">
       <c r="A254" t="s" s="252">
-        <v>250</v>
-      </c>
+        <v>251</v>
+      </c>
+      <c r="B254" s="252"/>
     </row>
     <row r="255">
       <c r="A255" t="s" s="253">
-        <v>251</v>
-      </c>
+        <v>252</v>
+      </c>
+      <c r="B255" s="253"/>
     </row>
     <row r="256">
       <c r="A256" t="s" s="254">
-        <v>252</v>
-      </c>
+        <v>253</v>
+      </c>
+      <c r="B256" s="254"/>
     </row>
     <row r="257">
       <c r="A257" t="s" s="255">
-        <v>253</v>
-      </c>
+        <v>254</v>
+      </c>
+      <c r="B257" s="255"/>
     </row>
     <row r="258">
       <c r="A258" t="s" s="256">
-        <v>254</v>
-      </c>
+        <v>255</v>
+      </c>
+      <c r="B258" s="256"/>
     </row>
     <row r="259">
       <c r="A259" t="s" s="257">
-        <v>255</v>
-      </c>
+        <v>256</v>
+      </c>
+      <c r="B259" s="257"/>
     </row>
     <row r="260">
       <c r="A260" t="s" s="258">
-        <v>256</v>
-      </c>
+        <v>257</v>
+      </c>
+      <c r="B260" s="258"/>
     </row>
     <row r="261">
       <c r="A261" t="s" s="259">
-        <v>257</v>
-      </c>
+        <v>258</v>
+      </c>
+      <c r="B261" s="259"/>
     </row>
     <row r="262">
       <c r="A262" t="s" s="260">
-        <v>258</v>
-      </c>
+        <v>259</v>
+      </c>
+      <c r="B262" s="260"/>
     </row>
     <row r="263">
       <c r="A263" t="s" s="261">
-        <v>259</v>
-      </c>
+        <v>260</v>
+      </c>
+      <c r="B263" s="261"/>
     </row>
     <row r="264">
       <c r="A264" t="s" s="262">
-        <v>260</v>
-      </c>
+        <v>261</v>
+      </c>
+      <c r="B264" s="262"/>
     </row>
     <row r="265">
       <c r="A265" t="s" s="263">
-        <v>261</v>
-      </c>
+        <v>262</v>
+      </c>
+      <c r="B265" s="263"/>
     </row>
     <row r="266">
       <c r="A266" t="s" s="264">
-        <v>262</v>
-      </c>
+        <v>263</v>
+      </c>
+      <c r="B266" s="264"/>
     </row>
     <row r="267">
       <c r="A267" t="s" s="265">
-        <v>263</v>
-      </c>
+        <v>264</v>
+      </c>
+      <c r="B267" s="265"/>
     </row>
     <row r="268">
       <c r="A268" t="s" s="266">
-        <v>264</v>
-      </c>
+        <v>265</v>
+      </c>
+      <c r="B268" s="266"/>
     </row>
     <row r="269">
       <c r="A269" t="s" s="267">
-        <v>265</v>
-      </c>
+        <v>266</v>
+      </c>
+      <c r="B269" s="267"/>
     </row>
     <row r="270">
       <c r="A270" t="s" s="268">
-        <v>266</v>
-      </c>
+        <v>267</v>
+      </c>
+      <c r="B270" s="268"/>
     </row>
     <row r="271">
       <c r="A271" t="s" s="269">
-        <v>267</v>
-      </c>
+        <v>268</v>
+      </c>
+      <c r="B271" s="269"/>
     </row>
     <row r="272">
       <c r="A272" t="s" s="270">
-        <v>268</v>
-      </c>
+        <v>269</v>
+      </c>
+      <c r="B272" s="270"/>
     </row>
     <row r="273">
       <c r="A273" t="s" s="271">
-        <v>269</v>
-      </c>
+        <v>270</v>
+      </c>
+      <c r="B273" s="271"/>
     </row>
     <row r="274">
       <c r="A274" t="s" s="272">
-        <v>270</v>
-      </c>
+        <v>271</v>
+      </c>
+      <c r="B274" s="272"/>
     </row>
     <row r="275">
       <c r="A275" t="s" s="273">
-        <v>271</v>
-      </c>
+        <v>272</v>
+      </c>
+      <c r="B275" s="273"/>
     </row>
     <row r="276">
       <c r="A276" t="s" s="274">
-        <v>272</v>
-      </c>
+        <v>273</v>
+      </c>
+      <c r="B276" s="274"/>
     </row>
     <row r="277">
       <c r="A277" t="s" s="275">
-        <v>273</v>
-      </c>
+        <v>274</v>
+      </c>
+      <c r="B277" s="275"/>
     </row>
     <row r="278">
       <c r="A278" t="s" s="276">
-        <v>274</v>
-      </c>
+        <v>275</v>
+      </c>
+      <c r="B278" s="276"/>
     </row>
     <row r="279">
       <c r="A279" t="s" s="277">
-        <v>275</v>
-      </c>
+        <v>276</v>
+      </c>
+      <c r="B279" s="277"/>
     </row>
     <row r="280">
       <c r="A280" t="s" s="278">
-        <v>276</v>
-      </c>
+        <v>277</v>
+      </c>
+      <c r="B280" s="278"/>
     </row>
     <row r="281">
       <c r="A281" t="s" s="279">
-        <v>277</v>
-      </c>
+        <v>278</v>
+      </c>
+      <c r="B281" s="279"/>
     </row>
     <row r="282">
       <c r="A282" t="s" s="280">
-        <v>278</v>
-      </c>
+        <v>279</v>
+      </c>
+      <c r="B282" s="280"/>
     </row>
     <row r="283">
       <c r="A283" t="s" s="281">
-        <v>279</v>
-      </c>
+        <v>280</v>
+      </c>
+      <c r="B283" s="281"/>
     </row>
     <row r="284">
       <c r="A284" t="s" s="282">
-        <v>280</v>
-      </c>
+        <v>281</v>
+      </c>
+      <c r="B284" s="282"/>
     </row>
     <row r="285">
       <c r="A285" t="s" s="283">
-        <v>281</v>
-      </c>
+        <v>282</v>
+      </c>
+      <c r="B285" s="283"/>
     </row>
     <row r="286">
       <c r="A286" t="s" s="284">
-        <v>282</v>
-      </c>
+        <v>283</v>
+      </c>
+      <c r="B286" s="284"/>
     </row>
     <row r="287">
       <c r="A287" t="s" s="285">
-        <v>283</v>
-      </c>
+        <v>284</v>
+      </c>
+      <c r="B287" s="285"/>
     </row>
     <row r="288">
       <c r="A288" t="s" s="286">
-        <v>284</v>
-      </c>
+        <v>285</v>
+      </c>
+      <c r="B288" s="286"/>
     </row>
     <row r="289">
       <c r="A289" t="s" s="287">
-        <v>285</v>
-      </c>
+        <v>286</v>
+      </c>
+      <c r="B289" s="287"/>
     </row>
     <row r="290">
       <c r="A290" t="s" s="288">
-        <v>286</v>
-      </c>
+        <v>287</v>
+      </c>
+      <c r="B290" s="288"/>
     </row>
     <row r="291">
       <c r="A291" t="s" s="289">
-        <v>287</v>
-      </c>
+        <v>288</v>
+      </c>
+      <c r="B291" s="289"/>
     </row>
     <row r="292">
       <c r="A292" t="s" s="290">
-        <v>288</v>
-      </c>
+        <v>289</v>
+      </c>
+      <c r="B292" s="290"/>
     </row>
     <row r="293">
       <c r="A293" t="s" s="291">
-        <v>289</v>
-      </c>
+        <v>290</v>
+      </c>
+      <c r="B293" s="291"/>
     </row>
     <row r="294">
       <c r="A294" t="s" s="292">
-        <v>290</v>
-      </c>
+        <v>291</v>
+      </c>
+      <c r="B294" s="292"/>
     </row>
     <row r="295">
       <c r="A295" t="s" s="293">
-        <v>291</v>
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B295" s="293"/>
     </row>
     <row r="296">
       <c r="A296" t="s" s="294">
-        <v>292</v>
-      </c>
+        <v>293</v>
+      </c>
+      <c r="B296" s="294"/>
     </row>
     <row r="297">
       <c r="A297" t="s" s="295">
-        <v>293</v>
-      </c>
+        <v>294</v>
+      </c>
+      <c r="B297" s="295"/>
     </row>
     <row r="298">
       <c r="A298" t="s" s="296">
-        <v>294</v>
-      </c>
+        <v>295</v>
+      </c>
+      <c r="B298" s="296"/>
     </row>
     <row r="299">
       <c r="A299" t="s" s="297">
-        <v>295</v>
-      </c>
+        <v>296</v>
+      </c>
+      <c r="B299" s="297"/>
     </row>
     <row r="300">
       <c r="A300" t="s" s="298">
-        <v>296</v>
-      </c>
+        <v>297</v>
+      </c>
+      <c r="B300" s="298"/>
     </row>
     <row r="301">
       <c r="A301" t="s" s="299">
-        <v>297</v>
-      </c>
+        <v>298</v>
+      </c>
+      <c r="B301" s="299"/>
     </row>
     <row r="302">
       <c r="A302" t="s" s="300">
-        <v>298</v>
-      </c>
+        <v>299</v>
+      </c>
+      <c r="B302" s="300"/>
     </row>
     <row r="303">
       <c r="A303" t="s" s="301">
-        <v>299</v>
-      </c>
+        <v>300</v>
+      </c>
+      <c r="B303" s="301"/>
     </row>
     <row r="304">
       <c r="A304" t="s" s="302">
-        <v>300</v>
-      </c>
+        <v>301</v>
+      </c>
+      <c r="B304" s="302"/>
     </row>
     <row r="305">
       <c r="A305" t="s" s="303">
-        <v>301</v>
-      </c>
+        <v>302</v>
+      </c>
+      <c r="B305" s="303"/>
     </row>
     <row r="306">
       <c r="A306" t="s" s="304">
-        <v>302</v>
-      </c>
+        <v>303</v>
+      </c>
+      <c r="B306" s="304"/>
     </row>
     <row r="307">
       <c r="A307" t="s" s="305">
-        <v>303</v>
-      </c>
+        <v>304</v>
+      </c>
+      <c r="B307" s="305"/>
     </row>
     <row r="308">
       <c r="A308" t="s" s="306">
-        <v>304</v>
-      </c>
+        <v>305</v>
+      </c>
+      <c r="B308" s="306"/>
     </row>
     <row r="309">
       <c r="A309" t="s" s="307">
-        <v>305</v>
-      </c>
+        <v>306</v>
+      </c>
+      <c r="B309" s="307"/>
     </row>
     <row r="310">
       <c r="A310" t="s" s="308">
-        <v>306</v>
-      </c>
+        <v>307</v>
+      </c>
+      <c r="B310" s="308"/>
     </row>
     <row r="311">
       <c r="A311" t="s" s="309">
-        <v>307</v>
-      </c>
+        <v>308</v>
+      </c>
+      <c r="B311" s="309"/>
     </row>
     <row r="312">
       <c r="A312" t="s" s="310">
-        <v>308</v>
-      </c>
+        <v>309</v>
+      </c>
+      <c r="B312" s="310"/>
     </row>
     <row r="313">
       <c r="A313" t="s" s="311">
-        <v>309</v>
-      </c>
+        <v>310</v>
+      </c>
+      <c r="B313" s="311"/>
     </row>
     <row r="314">
       <c r="A314" t="s" s="312">
-        <v>310</v>
-      </c>
+        <v>311</v>
+      </c>
+      <c r="B314" s="312"/>
     </row>
     <row r="315">
       <c r="A315" t="s" s="313">
-        <v>311</v>
-      </c>
+        <v>312</v>
+      </c>
+      <c r="B315" s="313"/>
     </row>
     <row r="316">
       <c r="A316" t="s" s="314">
-        <v>312</v>
-      </c>
+        <v>313</v>
+      </c>
+      <c r="B316" s="314"/>
     </row>
     <row r="317">
       <c r="A317" t="s" s="315">
-        <v>313</v>
-      </c>
+        <v>314</v>
+      </c>
+      <c r="B317" s="315"/>
     </row>
     <row r="318">
       <c r="A318" t="s" s="316">
-        <v>314</v>
-      </c>
+        <v>315</v>
+      </c>
+      <c r="B318" s="316"/>
     </row>
     <row r="319">
       <c r="A319" t="s" s="317">
-        <v>315</v>
-      </c>
+        <v>316</v>
+      </c>
+      <c r="B319" s="317"/>
     </row>
     <row r="320">
       <c r="A320" t="s" s="318">
-        <v>316</v>
-      </c>
+        <v>317</v>
+      </c>
+      <c r="B320" s="318"/>
     </row>
     <row r="321">
       <c r="A321" t="s" s="319">
-        <v>317</v>
-      </c>
+        <v>318</v>
+      </c>
+      <c r="B321" s="319"/>
     </row>
     <row r="322">
       <c r="A322" t="s" s="320">
-        <v>318</v>
-      </c>
+        <v>319</v>
+      </c>
+      <c r="B322" s="320"/>
     </row>
     <row r="323">
       <c r="A323" t="s" s="321">
-        <v>319</v>
-      </c>
+        <v>320</v>
+      </c>
+      <c r="B323" s="321"/>
     </row>
     <row r="324">
       <c r="A324" t="s" s="322">
-        <v>320</v>
-      </c>
+        <v>321</v>
+      </c>
+      <c r="B324" s="322"/>
     </row>
     <row r="325">
       <c r="A325" t="s" s="323">
-        <v>321</v>
-      </c>
+        <v>322</v>
+      </c>
+      <c r="B325" s="323"/>
     </row>
     <row r="326">
       <c r="A326" t="s" s="324">
-        <v>322</v>
-      </c>
+        <v>323</v>
+      </c>
+      <c r="B326" s="324"/>
     </row>
     <row r="327">
       <c r="A327" t="s" s="325">
-        <v>323</v>
-      </c>
+        <v>324</v>
+      </c>
+      <c r="B327" s="325"/>
     </row>
     <row r="328">
       <c r="A328" t="s" s="326">
-        <v>324</v>
-      </c>
+        <v>325</v>
+      </c>
+      <c r="B328" s="326"/>
     </row>
     <row r="329">
       <c r="A329" t="s" s="327">
-        <v>325</v>
-      </c>
+        <v>326</v>
+      </c>
+      <c r="B329" s="327"/>
     </row>
     <row r="330">
       <c r="A330" t="s" s="328">
-        <v>326</v>
-      </c>
+        <v>327</v>
+      </c>
+      <c r="B330" s="328"/>
     </row>
     <row r="331">
       <c r="A331" t="s" s="329">
-        <v>327</v>
-      </c>
+        <v>328</v>
+      </c>
+      <c r="B331" s="329"/>
     </row>
     <row r="332">
       <c r="A332" t="s" s="330">
-        <v>328</v>
-      </c>
+        <v>329</v>
+      </c>
+      <c r="B332" s="330"/>
     </row>
     <row r="333">
       <c r="A333" t="s" s="331">
-        <v>329</v>
-      </c>
+        <v>330</v>
+      </c>
+      <c r="B333" s="331"/>
     </row>
     <row r="334">
       <c r="A334" t="s" s="332">
-        <v>330</v>
-      </c>
+        <v>331</v>
+      </c>
+      <c r="B334" s="332"/>
     </row>
     <row r="335">
       <c r="A335" t="s" s="333">
-        <v>331</v>
-      </c>
+        <v>332</v>
+      </c>
+      <c r="B335" s="333"/>
     </row>
     <row r="336">
       <c r="A336" t="s" s="334">
-        <v>332</v>
-      </c>
+        <v>333</v>
+      </c>
+      <c r="B336" s="334"/>
     </row>
     <row r="337">
       <c r="A337" t="s" s="335">
-        <v>333</v>
-      </c>
+        <v>334</v>
+      </c>
+      <c r="B337" s="335"/>
     </row>
     <row r="338">
       <c r="A338" t="s" s="336">
-        <v>334</v>
-      </c>
+        <v>335</v>
+      </c>
+      <c r="B338" s="336"/>
     </row>
     <row r="339">
       <c r="A339" t="s" s="337">
-        <v>335</v>
-      </c>
+        <v>336</v>
+      </c>
+      <c r="B339" s="337"/>
     </row>
     <row r="340">
       <c r="A340" t="s" s="338">
-        <v>336</v>
-      </c>
+        <v>337</v>
+      </c>
+      <c r="B340" s="338"/>
     </row>
     <row r="341">
       <c r="A341" t="s" s="339">
-        <v>337</v>
-      </c>
+        <v>338</v>
+      </c>
+      <c r="B341" s="339"/>
     </row>
     <row r="342">
       <c r="A342" t="s" s="340">
-        <v>338</v>
-      </c>
+        <v>339</v>
+      </c>
+      <c r="B342" s="340"/>
     </row>
     <row r="343">
       <c r="A343" t="s" s="341">
-        <v>339</v>
-      </c>
+        <v>340</v>
+      </c>
+      <c r="B343" s="341"/>
     </row>
     <row r="344">
       <c r="A344" t="s" s="342">
-        <v>340</v>
-      </c>
+        <v>341</v>
+      </c>
+      <c r="B344" s="342"/>
     </row>
     <row r="345">
       <c r="A345" t="s" s="343">
-        <v>341</v>
-      </c>
+        <v>342</v>
+      </c>
+      <c r="B345" s="343"/>
     </row>
     <row r="346">
       <c r="A346" t="s" s="344">
-        <v>342</v>
-      </c>
+        <v>343</v>
+      </c>
+      <c r="B346" s="344"/>
     </row>
     <row r="347">
       <c r="A347" t="s" s="345">
-        <v>343</v>
-      </c>
+        <v>344</v>
+      </c>
+      <c r="B347" s="345"/>
     </row>
     <row r="348">
       <c r="A348" t="s" s="346">
-        <v>344</v>
-      </c>
+        <v>345</v>
+      </c>
+      <c r="B348" s="346"/>
     </row>
     <row r="349">
       <c r="A349" t="s" s="347">
-        <v>345</v>
-      </c>
+        <v>346</v>
+      </c>
+      <c r="B349" s="347"/>
     </row>
     <row r="350">
       <c r="A350" t="s" s="348">
-        <v>346</v>
-      </c>
+        <v>347</v>
+      </c>
+      <c r="B350" s="348"/>
     </row>
     <row r="351">
       <c r="A351" t="s" s="349">
-        <v>347</v>
-      </c>
+        <v>348</v>
+      </c>
+      <c r="B351" s="349"/>
     </row>
     <row r="352">
       <c r="A352" t="s" s="350">
-        <v>348</v>
-      </c>
+        <v>349</v>
+      </c>
+      <c r="B352" s="350"/>
     </row>
     <row r="353">
       <c r="A353" t="s" s="351">
-        <v>349</v>
-      </c>
+        <v>350</v>
+      </c>
+      <c r="B353" s="351"/>
     </row>
     <row r="354">
       <c r="A354" t="s" s="352">
-        <v>350</v>
-      </c>
+        <v>351</v>
+      </c>
+      <c r="B354" s="352"/>
     </row>
     <row r="355">
       <c r="A355" t="s" s="353">
-        <v>351</v>
-      </c>
+        <v>352</v>
+      </c>
+      <c r="B355" s="353"/>
     </row>
     <row r="356">
       <c r="A356" t="s" s="354">
-        <v>352</v>
-      </c>
+        <v>353</v>
+      </c>
+      <c r="B356" s="354"/>
     </row>
     <row r="357">
       <c r="A357" t="s" s="355">
-        <v>353</v>
-      </c>
+        <v>354</v>
+      </c>
+      <c r="B357" s="355"/>
     </row>
     <row r="358">
       <c r="A358" t="s" s="356">
-        <v>354</v>
-      </c>
+        <v>355</v>
+      </c>
+      <c r="B358" s="356"/>
     </row>
     <row r="359">
       <c r="A359" t="s" s="357">
-        <v>355</v>
-      </c>
+        <v>356</v>
+      </c>
+      <c r="B359" s="357"/>
     </row>
     <row r="360">
       <c r="A360" t="s" s="358">
-        <v>356</v>
-      </c>
+        <v>357</v>
+      </c>
+      <c r="B360" s="358"/>
     </row>
     <row r="361">
       <c r="A361" t="s" s="359">
-        <v>357</v>
-      </c>
+        <v>358</v>
+      </c>
+      <c r="B361" s="359"/>
     </row>
     <row r="362">
       <c r="A362" t="s" s="360">
-        <v>358</v>
-      </c>
+        <v>359</v>
+      </c>
+      <c r="B362" s="360"/>
     </row>
     <row r="363">
       <c r="A363" t="s" s="361">
-        <v>359</v>
-      </c>
+        <v>360</v>
+      </c>
+      <c r="B363" s="361"/>
     </row>
     <row r="364">
       <c r="A364" t="s" s="362">
-        <v>360</v>
-      </c>
+        <v>361</v>
+      </c>
+      <c r="B364" s="362"/>
     </row>
     <row r="365">
       <c r="A365" t="s" s="363">
-        <v>361</v>
-      </c>
+        <v>362</v>
+      </c>
+      <c r="B365" s="363"/>
     </row>
     <row r="366">
       <c r="A366" t="s" s="364">
-        <v>362</v>
-      </c>
+        <v>363</v>
+      </c>
+      <c r="B366" s="364"/>
     </row>
     <row r="367">
       <c r="A367" t="s" s="365">
-        <v>363</v>
-      </c>
+        <v>364</v>
+      </c>
+      <c r="B367" s="365"/>
     </row>
     <row r="368">
       <c r="A368" t="s" s="366">
-        <v>364</v>
-      </c>
+        <v>365</v>
+      </c>
+      <c r="B368" s="366"/>
     </row>
     <row r="369">
       <c r="A369" t="s" s="367">
-        <v>365</v>
-      </c>
+        <v>366</v>
+      </c>
+      <c r="B369" s="367"/>
     </row>
     <row r="370">
       <c r="A370" t="s" s="368">
-        <v>366</v>
-      </c>
+        <v>367</v>
+      </c>
+      <c r="B370" s="368"/>
     </row>
     <row r="371">
       <c r="A371" t="s" s="369">
-        <v>367</v>
-      </c>
+        <v>368</v>
+      </c>
+      <c r="B371" s="369"/>
     </row>
     <row r="372">
       <c r="A372" t="s" s="370">
-        <v>368</v>
-      </c>
+        <v>369</v>
+      </c>
+      <c r="B372" s="370"/>
     </row>
     <row r="373">
       <c r="A373" t="s" s="371">
-        <v>369</v>
-      </c>
+        <v>370</v>
+      </c>
+      <c r="B373" s="371"/>
     </row>
     <row r="374">
       <c r="A374" t="s" s="372">
-        <v>370</v>
-      </c>
+        <v>371</v>
+      </c>
+      <c r="B374" s="372"/>
     </row>
     <row r="375">
       <c r="A375" t="s" s="373">
-        <v>371</v>
-      </c>
+        <v>372</v>
+      </c>
+      <c r="B375" s="373"/>
     </row>
     <row r="376">
       <c r="A376" t="s" s="374">
-        <v>372</v>
-      </c>
+        <v>373</v>
+      </c>
+      <c r="B376" s="374"/>
     </row>
     <row r="377">
       <c r="A377" t="s" s="375">
-        <v>373</v>
-      </c>
+        <v>374</v>
+      </c>
+      <c r="B377" s="375"/>
     </row>
     <row r="378">
       <c r="A378" t="s" s="376">
-        <v>374</v>
-      </c>
+        <v>375</v>
+      </c>
+      <c r="B378" s="376"/>
     </row>
     <row r="379">
       <c r="A379" t="s" s="377">
-        <v>375</v>
-      </c>
+        <v>376</v>
+      </c>
+      <c r="B379" s="377"/>
     </row>
     <row r="380">
       <c r="A380" t="s" s="378">
-        <v>376</v>
-      </c>
+        <v>377</v>
+      </c>
+      <c r="B380" s="378"/>
     </row>
     <row r="381">
       <c r="A381" t="s" s="379">
-        <v>377</v>
-      </c>
+        <v>378</v>
+      </c>
+      <c r="B381" s="379"/>
     </row>
     <row r="382">
       <c r="A382" t="s" s="380">
-        <v>378</v>
-      </c>
+        <v>379</v>
+      </c>
+      <c r="B382" s="380"/>
     </row>
     <row r="383">
       <c r="A383" t="s" s="381">
-        <v>379</v>
-      </c>
+        <v>380</v>
+      </c>
+      <c r="B383" s="381"/>
     </row>
     <row r="384">
       <c r="A384" t="s" s="382">
-        <v>380</v>
-      </c>
+        <v>381</v>
+      </c>
+      <c r="B384" s="382"/>
     </row>
     <row r="385">
       <c r="A385" t="s" s="383">
-        <v>381</v>
-      </c>
+        <v>382</v>
+      </c>
+      <c r="B385" s="383"/>
     </row>
     <row r="386">
       <c r="A386" t="s" s="384">
-        <v>382</v>
-      </c>
+        <v>383</v>
+      </c>
+      <c r="B386" s="384"/>
     </row>
     <row r="387">
       <c r="A387" t="s" s="385">
-        <v>383</v>
-      </c>
+        <v>384</v>
+      </c>
+      <c r="B387" s="385"/>
     </row>
     <row r="388">
       <c r="A388" t="s" s="386">
-        <v>384</v>
-      </c>
+        <v>385</v>
+      </c>
+      <c r="B388" s="386"/>
     </row>
     <row r="389">
       <c r="A389" t="s" s="387">
-        <v>385</v>
-      </c>
+        <v>386</v>
+      </c>
+      <c r="B389" s="387"/>
     </row>
     <row r="390">
       <c r="A390" t="s" s="388">
-        <v>386</v>
-      </c>
+        <v>387</v>
+      </c>
+      <c r="B390" s="388"/>
     </row>
     <row r="391">
       <c r="A391" t="s" s="389">
-        <v>387</v>
-      </c>
+        <v>388</v>
+      </c>
+      <c r="B391" s="389"/>
     </row>
     <row r="392">
       <c r="A392" t="s" s="390">
-        <v>388</v>
-      </c>
+        <v>389</v>
+      </c>
+      <c r="B392" s="390"/>
     </row>
     <row r="393">
       <c r="A393" t="s" s="391">
-        <v>389</v>
-      </c>
+        <v>390</v>
+      </c>
+      <c r="B393" s="391"/>
     </row>
     <row r="394">
       <c r="A394" t="s" s="392">
-        <v>390</v>
-      </c>
+        <v>391</v>
+      </c>
+      <c r="B394" s="392"/>
     </row>
     <row r="395">
       <c r="A395" t="s" s="393">
-        <v>391</v>
-      </c>
+        <v>392</v>
+      </c>
+      <c r="B395" s="393"/>
     </row>
     <row r="396">
       <c r="A396" t="s" s="394">
-        <v>392</v>
-      </c>
+        <v>393</v>
+      </c>
+      <c r="B396" s="394"/>
     </row>
     <row r="397">
       <c r="A397" t="s" s="395">
-        <v>393</v>
-      </c>
+        <v>394</v>
+      </c>
+      <c r="B397" s="395"/>
     </row>
     <row r="398">
       <c r="A398" t="s" s="396">
-        <v>394</v>
-      </c>
+        <v>395</v>
+      </c>
+      <c r="B398" s="396"/>
     </row>
     <row r="399">
       <c r="A399" t="s" s="397">
-        <v>395</v>
-      </c>
+        <v>396</v>
+      </c>
+      <c r="B399" s="397"/>
     </row>
     <row r="400">
       <c r="A400" t="s" s="398">
-        <v>396</v>
-      </c>
+        <v>397</v>
+      </c>
+      <c r="B400" s="398"/>
     </row>
     <row r="401">
       <c r="A401" t="s" s="399">
-        <v>397</v>
-      </c>
+        <v>398</v>
+      </c>
+      <c r="B401" s="399"/>
     </row>
     <row r="402">
       <c r="A402" t="s" s="400">
-        <v>398</v>
-      </c>
+        <v>399</v>
+      </c>
+      <c r="B402" s="400"/>
     </row>
     <row r="403">
       <c r="A403" t="s" s="401">
-        <v>399</v>
-      </c>
+        <v>400</v>
+      </c>
+      <c r="B403" s="401"/>
     </row>
     <row r="404">
       <c r="A404" t="s" s="402">
-        <v>400</v>
-      </c>
+        <v>401</v>
+      </c>
+      <c r="B404" s="402"/>
     </row>
     <row r="405">
       <c r="A405" t="s" s="403">
-        <v>401</v>
-      </c>
+        <v>402</v>
+      </c>
+      <c r="B405" s="403"/>
     </row>
     <row r="406">
       <c r="A406" t="s" s="404">
-        <v>402</v>
-      </c>
+        <v>403</v>
+      </c>
+      <c r="B406" s="404"/>
     </row>
     <row r="407">
       <c r="A407" t="s" s="405">
-        <v>403</v>
-      </c>
+        <v>404</v>
+      </c>
+      <c r="B407" s="405"/>
     </row>
     <row r="408">
       <c r="A408" t="s" s="406">
-        <v>404</v>
-      </c>
+        <v>405</v>
+      </c>
+      <c r="B408" s="406"/>
     </row>
     <row r="409">
       <c r="A409" t="s" s="407">
-        <v>405</v>
-      </c>
+        <v>406</v>
+      </c>
+      <c r="B409" s="407"/>
     </row>
     <row r="410">
       <c r="A410" t="s" s="408">
-        <v>406</v>
-      </c>
+        <v>407</v>
+      </c>
+      <c r="B410" s="408"/>
     </row>
     <row r="411">
       <c r="A411" t="s" s="409">
-        <v>407</v>
-      </c>
+        <v>408</v>
+      </c>
+      <c r="B411" s="409"/>
     </row>
     <row r="412">
       <c r="A412" t="s" s="410">
-        <v>408</v>
-      </c>
+        <v>409</v>
+      </c>
+      <c r="B412" s="410"/>
     </row>
     <row r="413">
       <c r="A413" t="s" s="411">
-        <v>409</v>
-      </c>
+        <v>410</v>
+      </c>
+      <c r="B413" s="411"/>
     </row>
     <row r="414">
       <c r="A414" t="s" s="412">
-        <v>410</v>
-      </c>
+        <v>411</v>
+      </c>
+      <c r="B414" s="412"/>
     </row>
     <row r="415">
       <c r="A415" t="s" s="413">
-        <v>411</v>
-      </c>
+        <v>412</v>
+      </c>
+      <c r="B415" s="413"/>
     </row>
     <row r="416">
       <c r="A416" t="s" s="414">
-        <v>412</v>
-      </c>
+        <v>413</v>
+      </c>
+      <c r="B416" s="414"/>
     </row>
     <row r="417">
       <c r="A417" t="s" s="415">
-        <v>413</v>
-      </c>
+        <v>414</v>
+      </c>
+      <c r="B417" s="415"/>
     </row>
     <row r="418">
       <c r="A418" t="s" s="416">
-        <v>414</v>
-      </c>
+        <v>415</v>
+      </c>
+      <c r="B418" s="416"/>
     </row>
     <row r="419">
       <c r="A419" t="s" s="417">
-        <v>415</v>
-      </c>
+        <v>416</v>
+      </c>
+      <c r="B419" s="417"/>
     </row>
     <row r="420">
       <c r="A420" t="s" s="418">
-        <v>416</v>
-      </c>
+        <v>417</v>
+      </c>
+      <c r="B420" s="418"/>
     </row>
     <row r="421">
       <c r="A421" t="s" s="419">
-        <v>417</v>
-      </c>
+        <v>418</v>
+      </c>
+      <c r="B421" s="419"/>
     </row>
     <row r="422">
       <c r="A422" t="s" s="420">
-        <v>418</v>
-      </c>
+        <v>419</v>
+      </c>
+      <c r="B422" s="420"/>
     </row>
     <row r="423">
       <c r="A423" t="s" s="421">
-        <v>419</v>
-      </c>
+        <v>420</v>
+      </c>
+      <c r="B423" s="421"/>
     </row>
     <row r="424">
       <c r="A424" t="s" s="422">
-        <v>420</v>
-      </c>
+        <v>421</v>
+      </c>
+      <c r="B424" s="422"/>
     </row>
     <row r="425">
       <c r="A425" t="s" s="423">
-        <v>421</v>
-      </c>
+        <v>422</v>
+      </c>
+      <c r="B425" s="423"/>
     </row>
     <row r="426">
       <c r="A426" t="s" s="424">
-        <v>422</v>
-      </c>
+        <v>423</v>
+      </c>
+      <c r="B426" s="424"/>
     </row>
     <row r="427">
       <c r="A427" t="s" s="425">
-        <v>423</v>
-      </c>
+        <v>424</v>
+      </c>
+      <c r="B427" s="425"/>
     </row>
     <row r="428">
       <c r="A428" t="s" s="426">
-        <v>424</v>
-      </c>
+        <v>425</v>
+      </c>
+      <c r="B428" s="426"/>
     </row>
     <row r="429">
       <c r="A429" t="s" s="427">
-        <v>425</v>
-      </c>
+        <v>426</v>
+      </c>
+      <c r="B429" s="427"/>
     </row>
     <row r="430">
       <c r="A430" t="s" s="428">
-        <v>426</v>
-      </c>
+        <v>427</v>
+      </c>
+      <c r="B430" s="428"/>
     </row>
     <row r="431">
       <c r="A431" t="s" s="429">
-        <v>427</v>
-      </c>
+        <v>428</v>
+      </c>
+      <c r="B431" s="429"/>
     </row>
     <row r="432">
       <c r="A432" t="s" s="430">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="434">
+        <v>429</v>
+      </c>
+      <c r="B432" s="430"/>
+    </row>
+    <row r="434" ht="24.0" customHeight="true">
       <c r="A434" t="s" s="431">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="435">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="435" ht="24.0" customHeight="true">
       <c r="A435" t="s" s="432">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="436">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="436" ht="12.0" customHeight="true">
       <c r="A436" t="s" s="433">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s" s="434">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>