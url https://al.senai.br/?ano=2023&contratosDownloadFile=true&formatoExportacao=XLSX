--- v0 (2026-05-26)
+++ v1 (2026-08-11)
@@ -14,54 +14,54 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Relatório Contratos SENAI-AL 20" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="133">
   <si>
     <t>Transparência SENAI</t>
   </si>
   <si>
     <t>Data de Emissão</t>
   </si>
   <si>
-    <t>26/05/2026</t>
-[...2 lines deleted...]
-    <t>11:04:09</t>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>03:53:03</t>
   </si>
   <si>
     <t>Data de Publicação</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>22:00:00</t>
   </si>
   <si>
     <t>Contatos / Patrocínios - 2023</t>
   </si>
   <si>
     <t>SENAI-AL</t>
   </si>
   <si>
     <t>NÚMERO DO CONTRATO</t>
   </si>
   <si>
     <t>NÚMERO DO PROCESSO</t>
   </si>
   <si>
     <t>CONTRATANTES</t>
   </si>