--- v0 (2026-05-25)
+++ v1 (2026-08-11)
@@ -14,54 +14,54 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Relatório SENAI-AL 2023" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="51">
   <si>
     <t>Transparência SENAI</t>
   </si>
   <si>
     <t>Data de Emissão:</t>
   </si>
   <si>
-    <t>25/05/2026</t>
-[...2 lines deleted...]
-    <t>13:14:56</t>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>03:54:56</t>
   </si>
   <si>
     <t>Data de Publicação:</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>14:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> - 2023</t>
   </si>
   <si>
     <t>Departamento Regional - SENAI-AL</t>
   </si>
   <si>
     <t>Ações Finalísticas</t>
   </si>
   <si>
     <t>Previsto 
 Anual</t>
   </si>
   <si>
     <t>Realizado