--- v1 (2026-08-11)
+++ v2 (2026-10-15)
@@ -14,54 +14,54 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Relatório SENAI-AL 2023" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="51">
   <si>
     <t>Transparência SENAI</t>
   </si>
   <si>
     <t>Data de Emissão:</t>
   </si>
   <si>
-    <t>11/08/2026</t>
-[...2 lines deleted...]
-    <t>03:54:56</t>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>23:33:44</t>
   </si>
   <si>
     <t>Data de Publicação:</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>14:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> - 2023</t>
   </si>
   <si>
     <t>Departamento Regional - SENAI-AL</t>
   </si>
   <si>
     <t>Ações Finalísticas</t>
   </si>
   <si>
     <t>Previsto 
 Anual</t>
   </si>
   <si>
     <t>Realizado