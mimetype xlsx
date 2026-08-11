--- v0 (2026-05-26)
+++ v1 (2026-08-11)
@@ -14,51 +14,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Convenios" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="47">
   <si>
     <t>Transparência SENAI</t>
   </si>
   <si>
     <t>Data de emissão:</t>
   </si>
   <si>
-    <t>Data de emissão: 26/05/2026 12:02:33</t>
+    <t>Data de emissão: 11/08/2026 03:52:29</t>
   </si>
   <si>
     <t>Data de publicação: 01/01/2023 22:00:00</t>
   </si>
   <si>
     <t>Convênios - 2023</t>
   </si>
   <si>
     <t>Departamento Regional - SENAI-AL</t>
   </si>
   <si>
     <t>Nº do Convênio</t>
   </si>
   <si>
     <t>Data do Convênio</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Status do Convênio</t>
   </si>
   <si>
     <t>Descrição do Objeto</t>
   </si>