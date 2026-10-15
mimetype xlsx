--- v1 (2026-08-11)
+++ v2 (2026-10-15)
@@ -14,51 +14,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Convenios" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="47">
   <si>
     <t>Transparência SENAI</t>
   </si>
   <si>
     <t>Data de emissão:</t>
   </si>
   <si>
-    <t>Data de emissão: 11/08/2026 03:52:29</t>
+    <t>Data de emissão: 14/10/2026 23:32:02</t>
   </si>
   <si>
     <t>Data de publicação: 01/01/2023 22:00:00</t>
   </si>
   <si>
     <t>Convênios - 2023</t>
   </si>
   <si>
     <t>Departamento Regional - SENAI-AL</t>
   </si>
   <si>
     <t>Nº do Convênio</t>
   </si>
   <si>
     <t>Data do Convênio</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Status do Convênio</t>
   </si>
   <si>
     <t>Descrição do Objeto</t>
   </si>